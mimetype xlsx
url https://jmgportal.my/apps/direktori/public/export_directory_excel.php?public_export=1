--- v0 (2026-07-22)
+++ v1 (2026-09-12)
@@ -175,51 +175,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdStyles" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G154"/>
+  <dimension ref="A1:G153"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="21" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SENARAI NOMBOR SAMBUNGAN</t>
         </is>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -1108,3614 +1108,3571 @@
         </is>
       </c>
       <c r="D35" s="11" t="inlineStr">
         <is>
           <t>C13</t>
         </is>
       </c>
       <c r="E35" s="11" t="inlineStr">
         <is>
           <t>TP (PMI)</t>
         </is>
       </c>
       <c r="F35" s="11" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="G35" s="8"/>
     </row>
     <row r="36" ht="20" customHeight="1">
       <c r="A36" s="9">
         <v>22</v>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD EZWAN BIN DAHLAN</t>
+          <t>MUHAMAD ALSYAFIQ BIN JAMAL</t>
         </is>
       </c>
       <c r="C36" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENGARAH KANAN</t>
+          <t>PENOLONG PENGARAH</t>
         </is>
       </c>
       <c r="D36" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C9/C10</t>
         </is>
       </c>
       <c r="E36" s="9" t="inlineStr">
         <is>
-          <t>PPK (PMI)</t>
+          <t>PP (PMI)</t>
         </is>
       </c>
       <c r="F36" s="9" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>213</t>
         </is>
       </c>
       <c r="G36" s="8" t="inlineStr">
         <is>
-          <t>ezwan@jmg.gov.my</t>
+          <t>alsyafiq@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="37" ht="20" customHeight="1">
       <c r="A37" s="9">
         <v>23</v>
       </c>
-      <c r="B37" s="8" t="inlineStr">
-[...28 lines deleted...]
-      </c>
+      <c r="B37" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C37" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D37" s="11" t="inlineStr">
+        <is>
+          <t>C3</t>
+        </is>
+      </c>
+      <c r="E37" s="11" t="inlineStr">
+        <is>
+          <t>PG (PMI) 1</t>
+        </is>
+      </c>
+      <c r="F37" s="11" t="inlineStr">
+        <is>
+          <t>216</t>
+        </is>
+      </c>
+      <c r="G37" s="8"/>
     </row>
     <row r="38" ht="20" customHeight="1">
       <c r="A38" s="9">
         <v>24</v>
       </c>
-      <c r="B38" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C38" s="10" t="inlineStr">
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>ABDUL HASIBUL JALIL BIN JUSOH</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D38" s="11" t="inlineStr">
+      <c r="D38" s="9" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
-      <c r="E38" s="11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G38" s="8"/>
+      <c r="E38" s="9" t="inlineStr">
+        <is>
+          <t>PG (PMI) 2</t>
+        </is>
+      </c>
+      <c r="F38" s="9" t="inlineStr">
+        <is>
+          <t>217</t>
+        </is>
+      </c>
+      <c r="G38" s="8" t="inlineStr">
+        <is>
+          <t>hasibul@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="39" ht="20" customHeight="1">
       <c r="A39" s="9">
         <v>25</v>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
-          <t>ABDUL HASIBUL JALIL BIN JUSOH</t>
+          <t>NUR ANIS BINTI HUSIN</t>
         </is>
       </c>
       <c r="C39" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D39" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>N1</t>
         </is>
       </c>
       <c r="E39" s="9" t="inlineStr">
         <is>
-          <t>PG (PMI) 2</t>
+          <t>PT (PMI)</t>
         </is>
       </c>
       <c r="F39" s="9" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>215</t>
         </is>
       </c>
       <c r="G39" s="8" t="inlineStr">
         <is>
-          <t>hasibul@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A40" s="9">
+          <t>anis.husin@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="19" customHeight="1">
+      <c r="A40" s="7" t="inlineStr">
+        <is>
+          <t>UNIT KHIDMAT PENGURUSAN (KP)</t>
+        </is>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+    </row>
+    <row r="41" ht="20" customHeight="1">
+      <c r="A41" s="9">
         <v>26</v>
       </c>
-      <c r="B40" s="8" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G41" s="7"/>
+      <c r="B41" s="8" t="inlineStr">
+        <is>
+          <t>NORFAIZA BINTI ALI</t>
+        </is>
+      </c>
+      <c r="C41" s="8" t="inlineStr">
+        <is>
+          <t>TIMBALAN PENGARAH</t>
+        </is>
+      </c>
+      <c r="D41" s="9" t="inlineStr">
+        <is>
+          <t>M13</t>
+        </is>
+      </c>
+      <c r="E41" s="9" t="inlineStr">
+        <is>
+          <t>TP (KP)</t>
+        </is>
+      </c>
+      <c r="F41" s="9" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="G41" s="8" t="inlineStr">
+        <is>
+          <t>norfaiza.ali@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="42" ht="20" customHeight="1">
       <c r="A42" s="9">
         <v>27</v>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>NORFAIZA BINTI ALI</t>
+          <t>NOOR AZATOL AZWA BINTI HAMIDI</t>
         </is>
       </c>
       <c r="C42" s="8" t="inlineStr">
         <is>
-          <t>TIMBALAN PENGARAH</t>
+          <t>KETUA PENOLONG PENGARAH</t>
         </is>
       </c>
       <c r="D42" s="9" t="inlineStr">
         <is>
-          <t>M13</t>
+          <t>M12/M13</t>
         </is>
       </c>
       <c r="E42" s="9" t="inlineStr">
         <is>
-          <t>TP (KP)</t>
+          <t>KPP (KP)</t>
         </is>
       </c>
       <c r="F42" s="9" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>108</t>
         </is>
       </c>
       <c r="G42" s="8" t="inlineStr">
         <is>
-          <t>norfaiza.ali@jmg.gov.my</t>
+          <t>azatol@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="43" ht="20" customHeight="1">
       <c r="A43" s="9">
         <v>28</v>
       </c>
-      <c r="B43" s="8" t="inlineStr">
-[...28 lines deleted...]
-      </c>
+      <c r="B43" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C43" s="10" t="inlineStr">
+        <is>
+          <t>PENOLONG PENGARAH KANAN</t>
+        </is>
+      </c>
+      <c r="D43" s="11" t="inlineStr">
+        <is>
+          <t>M9/M10</t>
+        </is>
+      </c>
+      <c r="E43" s="11" t="inlineStr">
+        <is>
+          <t>PPK (KP)</t>
+        </is>
+      </c>
+      <c r="F43" s="11" t="inlineStr">
+        <is>
+          <t>601</t>
+        </is>
+      </c>
+      <c r="G43" s="8"/>
     </row>
     <row r="44" ht="20" customHeight="1">
       <c r="A44" s="9">
         <v>29</v>
       </c>
-      <c r="B44" s="10" t="inlineStr">
-[...27 lines deleted...]
-      <c r="A45" s="9">
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>ANINA BINTI MUSTAFA</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PEGAWAI TADBIR</t>
+        </is>
+      </c>
+      <c r="D44" s="9" t="inlineStr">
+        <is>
+          <t>N6</t>
+        </is>
+      </c>
+      <c r="E44" s="9" t="inlineStr">
+        <is>
+          <t>PPT (KP)</t>
+        </is>
+      </c>
+      <c r="F44" s="9" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="G44" s="8" t="inlineStr">
+        <is>
+          <t>anina@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="19" customHeight="1">
+      <c r="A45" s="5" t="inlineStr">
+        <is>
+          <t>KEWANGAN (KEW)</t>
+        </is>
+      </c>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+    </row>
+    <row r="46" ht="20" customHeight="1">
+      <c r="A46" s="9">
         <v>30</v>
       </c>
-      <c r="B45" s="8" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G46" s="5"/>
+      <c r="B46" s="8" t="inlineStr">
+        <is>
+          <t>NURLIZA BINTI ZAKARIA</t>
+        </is>
+      </c>
+      <c r="C46" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG AKAUNTAN</t>
+        </is>
+      </c>
+      <c r="D46" s="9" t="inlineStr">
+        <is>
+          <t>W6</t>
+        </is>
+      </c>
+      <c r="E46" s="9" t="inlineStr">
+        <is>
+          <t>PA (KP) KEW</t>
+        </is>
+      </c>
+      <c r="F46" s="9" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="G46" s="8" t="inlineStr">
+        <is>
+          <t>nurliza@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="47" ht="20" customHeight="1">
       <c r="A47" s="9">
         <v>31</v>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
-          <t>NURLIZA BINTI ZAKARIA</t>
+          <t>AZIZAH BINTI SAARI</t>
         </is>
       </c>
       <c r="C47" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG AKAUNTAN</t>
+          <t>KETUA PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D47" s="9" t="inlineStr">
         <is>
-          <t>W6</t>
+          <t>W2</t>
         </is>
       </c>
       <c r="E47" s="9" t="inlineStr">
         <is>
-          <t>PA (KP) KEW</t>
+          <t>KPT (KP) KEW</t>
         </is>
       </c>
       <c r="F47" s="9" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>111</t>
         </is>
       </c>
       <c r="G47" s="8" t="inlineStr">
         <is>
-          <t>nurliza@jmg.gov.my</t>
+          <t>azizah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="48" ht="20" customHeight="1">
       <c r="A48" s="9">
         <v>32</v>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>AZIZAH BINTI SAARI</t>
+          <t>ROHAYA BINTI ISMAIL</t>
         </is>
       </c>
       <c r="C48" s="8" t="inlineStr">
         <is>
-          <t>KETUA PEMBANTU TADBIR (KEW)</t>
+          <t>PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D48" s="9" t="inlineStr">
         <is>
-          <t>W2</t>
+          <t>W2 (TBK)</t>
         </is>
       </c>
       <c r="E48" s="9" t="inlineStr">
         <is>
-          <t>KPT (KP) KEW</t>
+          <t>PT (KP) KEW 1</t>
         </is>
       </c>
       <c r="F48" s="9" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>112</t>
         </is>
       </c>
       <c r="G48" s="8" t="inlineStr">
         <is>
-          <t>azizah@jmg.gov.my</t>
+          <t>rohayaismail@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="49" ht="20" customHeight="1">
       <c r="A49" s="9">
         <v>33</v>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
-          <t>ROHAYA BINTI ISMAIL</t>
+          <t>SITI ADAWIYAH BINTI ABDUL RAHMAN</t>
         </is>
       </c>
       <c r="C49" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D49" s="9" t="inlineStr">
         <is>
           <t>W2 (TBK)</t>
         </is>
       </c>
       <c r="E49" s="9" t="inlineStr">
         <is>
-          <t>PT (KP) KEW 1</t>
+          <t>PT (KP) KEW 2</t>
         </is>
       </c>
       <c r="F49" s="9" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>113</t>
         </is>
       </c>
       <c r="G49" s="8" t="inlineStr">
         <is>
-          <t>rohayaismail@jmg.gov.my</t>
+          <t>adawiyah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="50" ht="20" customHeight="1">
       <c r="A50" s="9">
         <v>34</v>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>SITI ADAWIYAH BINTI ABDUL RAHMAN</t>
+          <t>TUAN AZIMI BIN TUAN COB</t>
         </is>
       </c>
       <c r="C50" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D50" s="9" t="inlineStr">
         <is>
           <t>W2 (TBK)</t>
         </is>
       </c>
       <c r="E50" s="9" t="inlineStr">
         <is>
-          <t>PT (KP) KEW 2</t>
+          <t>PT (KP) KEW 4</t>
         </is>
       </c>
       <c r="F50" s="9" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>115</t>
         </is>
       </c>
       <c r="G50" s="8" t="inlineStr">
         <is>
-          <t>adawiyah@jmg.gov.my</t>
+          <t>tuanazimi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="51" ht="20" customHeight="1">
       <c r="A51" s="9">
         <v>35</v>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
-          <t>TUAN AZIMI BIN TUAN COB</t>
+          <t>TAUFIK BIN LAHAMID</t>
         </is>
       </c>
       <c r="C51" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D51" s="9" t="inlineStr">
         <is>
-          <t>W2 (TBK)</t>
+          <t>W1</t>
         </is>
       </c>
       <c r="E51" s="9" t="inlineStr">
         <is>
-          <t>PT (KP) KEW 4</t>
+          <t>PT (KP) KEW 3</t>
         </is>
       </c>
       <c r="F51" s="9" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>114</t>
         </is>
       </c>
       <c r="G51" s="8" t="inlineStr">
         <is>
-          <t>tuanazimi@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A52" s="9">
+          <t>taufik.lahamid@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="19" customHeight="1">
+      <c r="A52" s="5" t="inlineStr">
+        <is>
+          <t>PERKHIDMATAN (K)</t>
+        </is>
+      </c>
+      <c r="B52" s="5"/>
+      <c r="C52" s="5"/>
+      <c r="D52" s="5"/>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="5"/>
+    </row>
+    <row r="53" ht="20" customHeight="1">
+      <c r="A53" s="9">
         <v>36</v>
       </c>
-      <c r="B52" s="8" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G53" s="5"/>
+      <c r="B53" s="8" t="inlineStr">
+        <is>
+          <t>NUR ATYKA BINTI DAGLIN</t>
+        </is>
+      </c>
+      <c r="C53" s="8" t="inlineStr">
+        <is>
+          <t>KETUA PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
+        </is>
+      </c>
+      <c r="D53" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E53" s="9" t="inlineStr">
+        <is>
+          <t>KPT (KP) K</t>
+        </is>
+      </c>
+      <c r="F53" s="9" t="inlineStr">
+        <is>
+          <t>603</t>
+        </is>
+      </c>
+      <c r="G53" s="8" t="inlineStr">
+        <is>
+          <t>atyka@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="54" ht="20" customHeight="1">
       <c r="A54" s="9">
         <v>37</v>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>NUR ATYKA BINTI DAGLIN</t>
+          <t>AZLIN BINTI ABD JANI</t>
         </is>
       </c>
       <c r="C54" s="8" t="inlineStr">
         <is>
-          <t>KETUA PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D54" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>N2 (TBK 1)</t>
         </is>
       </c>
       <c r="E54" s="9" t="inlineStr">
         <is>
-          <t>KPT (KP) K</t>
+          <t>PT (KP) K 1</t>
         </is>
       </c>
       <c r="F54" s="9" t="inlineStr">
         <is>
-          <t>603</t>
+          <t>604</t>
         </is>
       </c>
       <c r="G54" s="8" t="inlineStr">
         <is>
-          <t>atyka@jmg.gov.my</t>
+          <t>azlin.15@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="55" ht="20" customHeight="1">
       <c r="A55" s="9">
         <v>38</v>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
-          <t>AZLIN BINTI ABD JANI</t>
+          <t>NUR ALIAH BINTI RAZALI</t>
         </is>
       </c>
       <c r="C55" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D55" s="9" t="inlineStr">
         <is>
-          <t>N2 (TBK 1)</t>
+          <t>N1</t>
         </is>
       </c>
       <c r="E55" s="9" t="inlineStr">
         <is>
-          <t>PT (KP) K 1</t>
+          <t>PT (KP) K 2</t>
         </is>
       </c>
       <c r="F55" s="9" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>7315</t>
         </is>
       </c>
       <c r="G55" s="8" t="inlineStr">
         <is>
-          <t>azlin.15@jmg.gov.my</t>
+          <t>aliah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="56" ht="20" customHeight="1">
       <c r="A56" s="9">
         <v>39</v>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>NUR ALIAH BINTI RAZALI</t>
+          <t>MOHAMAD SHAFIQ BIN YUSNI</t>
         </is>
       </c>
       <c r="C56" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D56" s="9" t="inlineStr">
         <is>
           <t>N1</t>
         </is>
       </c>
       <c r="E56" s="9" t="inlineStr">
         <is>
-          <t>PT (KP) K 2</t>
+          <t>PT (KP) K 3</t>
         </is>
       </c>
       <c r="F56" s="9" t="inlineStr">
         <is>
-          <t>7315</t>
+          <t>602</t>
         </is>
       </c>
       <c r="G56" s="8" t="inlineStr">
         <is>
-          <t>aliah@jmg.gov.my</t>
+          <t>shafiq@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="57" ht="20" customHeight="1">
       <c r="A57" s="9">
         <v>40</v>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD SHAFIQ BIN YUSNI</t>
+          <t>HAIDAH ATIKAH  BINTI ZAIROL SAHRIN</t>
         </is>
       </c>
       <c r="C57" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
-[...6 lines deleted...]
-      </c>
+          <t>MYSTEP</t>
+        </is>
+      </c>
+      <c r="D57" s="9"/>
       <c r="E57" s="9" t="inlineStr">
         <is>
-          <t>PT (KP) K 3</t>
-[...6 lines deleted...]
-      </c>
+          <t>P</t>
+        </is>
+      </c>
+      <c r="F57" s="9"/>
       <c r="G57" s="8" t="inlineStr">
         <is>
-          <t>shafiq@jmg.gov.my</t>
+          <t>haidah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="58" ht="20" customHeight="1">
       <c r="A58" s="9">
         <v>41</v>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>HAIDAH ATIKAH  BINTI ZAIROL SAHRIN</t>
+          <t>NUR AQILAH HANNANI BINTI SABRI</t>
         </is>
       </c>
       <c r="C58" s="8" t="inlineStr">
         <is>
           <t>MYSTEP</t>
         </is>
       </c>
       <c r="D58" s="9"/>
       <c r="E58" s="9" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="F58" s="9"/>
       <c r="G58" s="8" t="inlineStr">
         <is>
-          <t>haidah@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A59" s="9">
+          <t>aqilahannani@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" ht="19" customHeight="1">
+      <c r="A59" s="5" t="inlineStr">
+        <is>
+          <t>HRMIS (H)</t>
+        </is>
+      </c>
+      <c r="B59" s="5"/>
+      <c r="C59" s="5"/>
+      <c r="D59" s="5"/>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+    </row>
+    <row r="60" ht="20" customHeight="1">
+      <c r="A60" s="9">
         <v>42</v>
       </c>
-      <c r="B59" s="8" t="inlineStr">
-[...33 lines deleted...]
-      <c r="G60" s="5"/>
+      <c r="B60" s="8" t="inlineStr">
+        <is>
+          <t>SALMAH BINTI IDRIS</t>
+        </is>
+      </c>
+      <c r="C60" s="8" t="inlineStr">
+        <is>
+          <t>KETUA PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
+        </is>
+      </c>
+      <c r="D60" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E60" s="9" t="inlineStr">
+        <is>
+          <t>KPT (KP) H</t>
+        </is>
+      </c>
+      <c r="F60" s="9" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="G60" s="8" t="inlineStr">
+        <is>
+          <t>salmah@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="61" ht="20" customHeight="1">
       <c r="A61" s="9">
         <v>43</v>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
-          <t>SALMAH BINTI IDRIS</t>
+          <t>RAMA PHRABA A/P KITHANNAH</t>
         </is>
       </c>
       <c r="C61" s="8" t="inlineStr">
         <is>
-          <t>KETUA PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D61" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>N2 (TBK 1)</t>
         </is>
       </c>
       <c r="E61" s="9" t="inlineStr">
         <is>
-          <t>KPT (KP) H</t>
+          <t>PT (KP) H 1</t>
         </is>
       </c>
       <c r="F61" s="9" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>117</t>
         </is>
       </c>
       <c r="G61" s="8" t="inlineStr">
         <is>
-          <t>salmah@jmg.gov.my</t>
+          <t>rama@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="62" ht="20" customHeight="1">
       <c r="A62" s="9">
         <v>44</v>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>RAMA PHRABA A/P KITHANNAH</t>
+          <t>MUHAMMAD KHAIRUL FITRI BIN KAMARUDDIN</t>
         </is>
       </c>
       <c r="C62" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D62" s="9" t="inlineStr">
         <is>
-          <t>N2 (TBK 1)</t>
+          <t>N1</t>
         </is>
       </c>
       <c r="E62" s="9" t="inlineStr">
         <is>
-          <t>PT (KP) H 1</t>
+          <t>PT (KP) H 2</t>
         </is>
       </c>
       <c r="F62" s="9" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>121</t>
         </is>
       </c>
       <c r="G62" s="8" t="inlineStr">
         <is>
-          <t>rama@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A63" s="9">
+          <t>fitri.kamaruddin@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" ht="19" customHeight="1">
+      <c r="A63" s="5" t="inlineStr">
+        <is>
+          <t>PENTADBIRAN (P)</t>
+        </is>
+      </c>
+      <c r="B63" s="5"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+    </row>
+    <row r="64" ht="20" customHeight="1">
+      <c r="A64" s="9">
         <v>45</v>
       </c>
-      <c r="B63" s="8" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G64" s="5"/>
+      <c r="B64" s="8" t="inlineStr">
+        <is>
+          <t>ZAINUDIN BIN A. GHANI</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr">
+        <is>
+          <t>KETUA PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
+        </is>
+      </c>
+      <c r="D64" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E64" s="9" t="inlineStr">
+        <is>
+          <t>KPT (KP) P</t>
+        </is>
+      </c>
+      <c r="F64" s="9" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="G64" s="8" t="inlineStr">
+        <is>
+          <t>zainudin@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="65" ht="20" customHeight="1">
       <c r="A65" s="9">
         <v>46</v>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>ZAINUDIN BIN A. GHANI</t>
+          <t>LILIMASNI BINTI NORDIN</t>
         </is>
       </c>
       <c r="C65" s="8" t="inlineStr">
         <is>
-          <t>KETUA PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D65" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>N2 (TBK 1)</t>
         </is>
       </c>
       <c r="E65" s="9" t="inlineStr">
         <is>
-          <t>KPT (KP) P</t>
+          <t>PT (KP) P 2</t>
         </is>
       </c>
       <c r="F65" s="9" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>121</t>
         </is>
       </c>
       <c r="G65" s="8" t="inlineStr">
         <is>
-          <t>zainudin@jmg.gov.my</t>
+          <t>lili@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="66" ht="20" customHeight="1">
       <c r="A66" s="9">
         <v>47</v>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>LILIMASNI BINTI NORDIN</t>
+          <t>NURHILA BINTI MUHAMAD HATTA</t>
         </is>
       </c>
       <c r="C66" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D66" s="9" t="inlineStr">
         <is>
-          <t>N2 (TBK 1)</t>
+          <t>N1</t>
         </is>
       </c>
       <c r="E66" s="9" t="inlineStr">
         <is>
-          <t>PT (KP) P 2</t>
+          <t>PT (KP) P 1</t>
         </is>
       </c>
       <c r="F66" s="9" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>125</t>
         </is>
       </c>
       <c r="G66" s="8" t="inlineStr">
         <is>
-          <t>lili@jmg.gov.my</t>
+          <t>nurhila@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="67" ht="20" customHeight="1">
       <c r="A67" s="9">
         <v>48</v>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>NURHILA BINTI MUHAMAD HATTA</t>
+          <t>AFZANIZAM BIN RAMLAN</t>
         </is>
       </c>
       <c r="C67" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D67" s="9" t="inlineStr">
         <is>
-          <t>N1</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E67" s="9" t="inlineStr">
         <is>
-          <t>PT (KP) P 1</t>
-[...6 lines deleted...]
-      </c>
+          <t>PKA (KP) P 1</t>
+        </is>
+      </c>
+      <c r="F67" s="9"/>
       <c r="G67" s="8" t="inlineStr">
         <is>
-          <t>nurhila@jmg.gov.my</t>
+          <t>afzanizam@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="68" ht="20" customHeight="1">
       <c r="A68" s="9">
         <v>49</v>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>AFZANIZAM BIN RAMLAN</t>
+          <t>FARZIRA BINTI ZAILANI</t>
         </is>
       </c>
       <c r="C68" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D68" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E68" s="9" t="inlineStr">
         <is>
-          <t>PKA (KP) P 1</t>
-[...2 lines deleted...]
-      <c r="F68" s="9"/>
+          <t>PKA (KP) P 2</t>
+        </is>
+      </c>
+      <c r="F68" s="9" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
       <c r="G68" s="8" t="inlineStr">
         <is>
-          <t>afzanizam@jmg.gov.my</t>
+          <t>farzira@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="69" ht="20" customHeight="1">
       <c r="A69" s="9">
         <v>50</v>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
-          <t>FARZIRA BINTI ZAILANI</t>
+          <t>MOHAMAD ILIAS BIN AZIZ</t>
         </is>
       </c>
       <c r="C69" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D69" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E69" s="9" t="inlineStr">
         <is>
-          <t>PKA (KP) P 2</t>
+          <t>PKA (KP) P 3</t>
         </is>
       </c>
       <c r="F69" s="9" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>110</t>
         </is>
       </c>
       <c r="G69" s="8" t="inlineStr">
         <is>
-          <t>farzira@jmg.gov.my</t>
+          <t>iliasaziz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="70" ht="20" customHeight="1">
       <c r="A70" s="9">
         <v>51</v>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD ILIAS BIN AZIZ</t>
+          <t>MOHD IDRIS BIN MD. SIN</t>
         </is>
       </c>
       <c r="C70" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D70" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E70" s="9" t="inlineStr">
         <is>
-          <t>PKA (KP) P 3</t>
+          <t>PKA (KP) P 4</t>
         </is>
       </c>
       <c r="F70" s="9" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>7286</t>
         </is>
       </c>
       <c r="G70" s="8" t="inlineStr">
         <is>
-          <t>iliasaziz@jmg.gov.my</t>
+          <t>ris@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="71" ht="20" customHeight="1">
       <c r="A71" s="9">
         <v>52</v>
       </c>
-      <c r="B71" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C71" s="8" t="inlineStr">
+      <c r="B71" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C71" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
-      <c r="D71" s="9" t="inlineStr">
+      <c r="D71" s="11" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E71" s="9" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E71" s="11" t="inlineStr">
+        <is>
+          <t>PKA (KP) P 5</t>
+        </is>
+      </c>
+      <c r="F71" s="11" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
+      <c r="G71" s="8"/>
     </row>
     <row r="72" ht="20" customHeight="1">
       <c r="A72" s="9">
         <v>53</v>
       </c>
-      <c r="B72" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C72" s="10" t="inlineStr">
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>HALIM BIN YAHYA</t>
+        </is>
+      </c>
+      <c r="C72" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
-      <c r="D72" s="11" t="inlineStr">
+      <c r="D72" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E72" s="11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G72" s="8"/>
+      <c r="E72" s="9" t="inlineStr">
+        <is>
+          <t>PKA (KP) P 6</t>
+        </is>
+      </c>
+      <c r="F72" s="9" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="G72" s="8" t="inlineStr">
+        <is>
+          <t>halimyahya@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="73" ht="20" customHeight="1">
       <c r="A73" s="9">
         <v>54</v>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
-          <t>HALIM BIN YAHYA</t>
+          <t>NIZAM BIN OTHMAN</t>
         </is>
       </c>
       <c r="C73" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D73" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E73" s="9" t="inlineStr">
         <is>
-          <t>PKA (KP) P 6</t>
+          <t>PKA (KP) P 7</t>
         </is>
       </c>
       <c r="F73" s="9" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>134</t>
         </is>
       </c>
       <c r="G73" s="8" t="inlineStr">
         <is>
-          <t>halimyahya@jmg.gov.my</t>
+          <t>nizam@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="74" ht="20" customHeight="1">
       <c r="A74" s="9">
         <v>55</v>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>NIZAM BIN OTHMAN</t>
+          <t>MUZAMMIL BIN KAMAL</t>
         </is>
       </c>
       <c r="C74" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D74" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E74" s="9" t="inlineStr">
         <is>
-          <t>PKA (KP) P 7</t>
+          <t>PKA (KP) P 8</t>
         </is>
       </c>
       <c r="F74" s="9" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>132</t>
         </is>
       </c>
       <c r="G74" s="8" t="inlineStr">
         <is>
-          <t>nizam@jmg.gov.my</t>
+          <t>muzammil@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="75" ht="20" customHeight="1">
       <c r="A75" s="9">
         <v>56</v>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
-          <t>MUZAMMIL BIN KAMAL</t>
+          <t>MUHAMMAD FIRDAUS BIN AMDAN</t>
         </is>
       </c>
       <c r="C75" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D75" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E75" s="9" t="inlineStr">
         <is>
-          <t>PKA (KP) P 8</t>
+          <t>PKA (KP) P 9</t>
         </is>
       </c>
       <c r="F75" s="9" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>131</t>
         </is>
       </c>
       <c r="G75" s="8" t="inlineStr">
         <is>
-          <t>muzammil@jmg.gov.my</t>
+          <t>firdausamdan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="76" ht="20" customHeight="1">
       <c r="A76" s="9">
         <v>57</v>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD FIRDAUS BIN AMDAN</t>
+          <t>MOHD KAFUAN BIN ADAM</t>
         </is>
       </c>
       <c r="C76" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D76" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E76" s="9" t="inlineStr">
         <is>
-          <t>PKA (KP) P 9</t>
+          <t>PKA (KP) P 10</t>
         </is>
       </c>
       <c r="F76" s="9" t="inlineStr">
         <is>
-          <t>131</t>
-[...9 lines deleted...]
-      <c r="A77" s="9">
+          <t>134</t>
+        </is>
+      </c>
+      <c r="G76" s="8"/>
+    </row>
+    <row r="77" ht="19" customHeight="1">
+      <c r="A77" s="5" t="inlineStr">
+        <is>
+          <t>PENGURUSAN ASET DAN STOR (AS)</t>
+        </is>
+      </c>
+      <c r="B77" s="5"/>
+      <c r="C77" s="5"/>
+      <c r="D77" s="5"/>
+      <c r="E77" s="5"/>
+      <c r="F77" s="5"/>
+      <c r="G77" s="5"/>
+    </row>
+    <row r="78" ht="20" customHeight="1">
+      <c r="A78" s="9">
         <v>58</v>
       </c>
-      <c r="B77" s="8" t="inlineStr">
-[...37 lines deleted...]
-      <c r="G78" s="5"/>
+      <c r="B78" s="8" t="inlineStr">
+        <is>
+          <t>SITI FUDLANA BINTI SAPUAN</t>
+        </is>
+      </c>
+      <c r="C78" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
+        </is>
+      </c>
+      <c r="D78" s="9" t="inlineStr">
+        <is>
+          <t>N2 (TBK)</t>
+        </is>
+      </c>
+      <c r="E78" s="9" t="inlineStr">
+        <is>
+          <t>PT (KP) AS 1</t>
+        </is>
+      </c>
+      <c r="F78" s="9" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="G78" s="8" t="inlineStr">
+        <is>
+          <t>sitifudlana@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="79" ht="20" customHeight="1">
       <c r="A79" s="9">
         <v>59</v>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
-          <t>SITI FUDLANA BINTI SAPUAN</t>
+          <t>RUSNI BINTI IBRAHIM</t>
         </is>
       </c>
       <c r="C79" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D79" s="9" t="inlineStr">
         <is>
           <t>N2 (TBK)</t>
         </is>
       </c>
       <c r="E79" s="9" t="inlineStr">
         <is>
-          <t>PT (KP) AS 1</t>
+          <t>PT (KP) AS 2</t>
         </is>
       </c>
       <c r="F79" s="9" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>126</t>
         </is>
       </c>
       <c r="G79" s="8" t="inlineStr">
         <is>
-          <t>sitifudlana@jmg.gov.my</t>
+          <t>rusni@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="80" ht="20" customHeight="1">
       <c r="A80" s="9">
         <v>60</v>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>RUSNI BINTI IBRAHIM</t>
+          <t>NORZARINA BINTI ABDULLAH</t>
         </is>
       </c>
       <c r="C80" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D80" s="9" t="inlineStr">
         <is>
           <t>N2 (TBK)</t>
         </is>
       </c>
       <c r="E80" s="9" t="inlineStr">
         <is>
-          <t>PT (KP) AS 2</t>
+          <t>PT (KP) AS 3</t>
         </is>
       </c>
       <c r="F80" s="9" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>7334</t>
         </is>
       </c>
       <c r="G80" s="8" t="inlineStr">
         <is>
-          <t>rusni@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A81" s="9">
+          <t>norzarina.ab@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="19" customHeight="1">
+      <c r="A81" s="6" t="inlineStr">
+        <is>
+          <t>CAWANGAN PENYELARASAN PELAKSANAAN OPERASI (PPO)</t>
+        </is>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6"/>
+      <c r="G81" s="6"/>
+    </row>
+    <row r="82" ht="20" customHeight="1">
+      <c r="A82" s="9">
         <v>61</v>
       </c>
-      <c r="B81" s="8" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G82" s="6"/>
+      <c r="B82" s="8" t="inlineStr">
+        <is>
+          <t>ABDUL HADI BIN ABDUL RAHMAN</t>
+        </is>
+      </c>
+      <c r="C82" s="8" t="inlineStr">
+        <is>
+          <t>PENGARAH</t>
+        </is>
+      </c>
+      <c r="D82" s="9" t="inlineStr">
+        <is>
+          <t>C14</t>
+        </is>
+      </c>
+      <c r="E82" s="9" t="inlineStr">
+        <is>
+          <t>P (PPO)</t>
+        </is>
+      </c>
+      <c r="F82" s="9" t="inlineStr">
+        <is>
+          <t>301</t>
+        </is>
+      </c>
+      <c r="G82" s="8" t="inlineStr">
+        <is>
+          <t>hadi@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="83" ht="20" customHeight="1">
       <c r="A83" s="9">
         <v>62</v>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
-          <t>ABDUL HADI BIN ABDUL RAHMAN</t>
+          <t>NUR FATIN FATIHAH BINTI ROSDI</t>
         </is>
       </c>
       <c r="C83" s="8" t="inlineStr">
         <is>
-          <t>PENGARAH</t>
+          <t>SETIAUSAHA PEJABAT</t>
         </is>
       </c>
       <c r="D83" s="9" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>N1/N2</t>
         </is>
       </c>
       <c r="E83" s="9" t="inlineStr">
         <is>
-          <t>P (PPO)</t>
+          <t>SP (PPO)</t>
         </is>
       </c>
       <c r="F83" s="9" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>302</t>
         </is>
       </c>
       <c r="G83" s="8" t="inlineStr">
         <is>
-          <t>hadi@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A84" s="9">
+          <t>nurfatin@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="19" customHeight="1">
+      <c r="A84" s="7" t="inlineStr">
+        <is>
+          <t>UNIT LOMBONG DAN KUARI (LK)</t>
+        </is>
+      </c>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+    </row>
+    <row r="85" ht="20" customHeight="1">
+      <c r="A85" s="9">
         <v>63</v>
       </c>
-      <c r="B84" s="8" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G85" s="7"/>
+      <c r="B85" s="8" t="inlineStr">
+        <is>
+          <t>JUNA AZLEEN BIN ABDUL GHANI</t>
+        </is>
+      </c>
+      <c r="C85" s="8" t="inlineStr">
+        <is>
+          <t>TIMBALAN PENGARAH</t>
+        </is>
+      </c>
+      <c r="D85" s="9" t="inlineStr">
+        <is>
+          <t>C13</t>
+        </is>
+      </c>
+      <c r="E85" s="9" t="inlineStr">
+        <is>
+          <t>TP (PPO) LK</t>
+        </is>
+      </c>
+      <c r="F85" s="9" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
+      </c>
+      <c r="G85" s="8" t="inlineStr">
+        <is>
+          <t>jaz@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="86" ht="20" customHeight="1">
       <c r="A86" s="9">
         <v>64</v>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>JUNA AZLEEN BIN ABDUL GHANI</t>
+          <t>MUHAMMAD HARITZ IFTIQAR BIN AHMAD TERMIZI</t>
         </is>
       </c>
       <c r="C86" s="8" t="inlineStr">
         <is>
-          <t>TIMBALAN PENGARAH</t>
+          <t>PENOLONG PENGARAH KANAN</t>
         </is>
       </c>
       <c r="D86" s="9" t="inlineStr">
         <is>
-          <t>C13</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E86" s="9" t="inlineStr">
         <is>
-          <t>TP (PPO) LK</t>
+          <t>PPK (PPO) LK</t>
         </is>
       </c>
       <c r="F86" s="9" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>306</t>
         </is>
       </c>
       <c r="G86" s="8" t="inlineStr">
         <is>
-          <t>jaz@jmg.gov.my</t>
+          <t>haritz.iftiqar@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="87" ht="20" customHeight="1">
       <c r="A87" s="9">
         <v>65</v>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD HARITZ IFTIQAR BIN AHMAD TERMIZI</t>
+          <t>MOHD FAUZI BIN OSMAN</t>
         </is>
       </c>
       <c r="C87" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENGARAH KANAN</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D87" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="E87" s="9" t="inlineStr">
         <is>
-          <t>PPK (PPO) LK</t>
+          <t>PPG (PPO) LK</t>
         </is>
       </c>
       <c r="F87" s="9" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>307</t>
         </is>
       </c>
       <c r="G87" s="8" t="inlineStr">
         <is>
-          <t>haritz.iftiqar@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A88" s="9">
+          <t>fauziosman@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" ht="19" customHeight="1">
+      <c r="A88" s="7" t="inlineStr">
+        <is>
+          <t>UNIT MINERAL DAN GEOSAINS (MG)</t>
+        </is>
+      </c>
+      <c r="B88" s="7"/>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+    </row>
+    <row r="89" ht="20" customHeight="1">
+      <c r="A89" s="9">
         <v>66</v>
       </c>
-      <c r="B88" s="8" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G89" s="7"/>
+      <c r="B89" s="8" t="inlineStr">
+        <is>
+          <t>FATHULLAH BIN ABU NAIM</t>
+        </is>
+      </c>
+      <c r="C89" s="8" t="inlineStr">
+        <is>
+          <t>KETUA PENOLONG PENGARAH</t>
+        </is>
+      </c>
+      <c r="D89" s="9" t="inlineStr">
+        <is>
+          <t>C12/C13</t>
+        </is>
+      </c>
+      <c r="E89" s="9" t="inlineStr">
+        <is>
+          <t>KPP (PPO) MG</t>
+        </is>
+      </c>
+      <c r="F89" s="9" t="inlineStr">
+        <is>
+          <t>304</t>
+        </is>
+      </c>
+      <c r="G89" s="8" t="inlineStr">
+        <is>
+          <t>fathullah@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="90" ht="20" customHeight="1">
       <c r="A90" s="9">
         <v>67</v>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>FATHULLAH BIN ABU NAIM</t>
+          <t>NORZUHAIRIL BIN ZUBIR</t>
         </is>
       </c>
       <c r="C90" s="8" t="inlineStr">
         <is>
-          <t>KETUA PENOLONG PENGARAH</t>
+          <t>PENOLONG PENGARAH</t>
         </is>
       </c>
       <c r="D90" s="9" t="inlineStr">
         <is>
-          <t>C12/C13</t>
+          <t>C9/C10</t>
         </is>
       </c>
       <c r="E90" s="9" t="inlineStr">
         <is>
-          <t>KPP (PPO) MG</t>
+          <t>PPK (PPO) MG</t>
         </is>
       </c>
       <c r="F90" s="9" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>305</t>
         </is>
       </c>
       <c r="G90" s="8" t="inlineStr">
         <is>
-          <t>fathullah@jmg.gov.my</t>
+          <t>hairil@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="91" ht="20" customHeight="1">
       <c r="A91" s="9">
         <v>68</v>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
-          <t>NORZUHAIRIL BIN ZUBIR</t>
+          <t>KHAIRUL NIZAM BIN AHMAD RAUF</t>
         </is>
       </c>
       <c r="C91" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENGARAH</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D91" s="9" t="inlineStr">
         <is>
-          <t>C 9/C10</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E91" s="9" t="inlineStr">
         <is>
-          <t>PPK (PPO) MG</t>
+          <t>PPG (PPO) MG</t>
         </is>
       </c>
       <c r="F91" s="9" t="inlineStr">
         <is>
-          <t>305</t>
+          <t>7288</t>
         </is>
       </c>
       <c r="G91" s="8" t="inlineStr">
         <is>
-          <t>hairil@jmg.gov.my</t>
+          <t>khairulnizam@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="92" ht="20" customHeight="1">
       <c r="A92" s="9">
         <v>69</v>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>KHAIRUL NIZAM BIN AHMAD RAUF</t>
+          <t>NIK AMANI IZZATI BINTI SAPARUDDIN</t>
         </is>
       </c>
       <c r="C92" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI GEOSAINS</t>
-[...6 lines deleted...]
-      </c>
+          <t>MYSTEP</t>
+        </is>
+      </c>
+      <c r="D92" s="9"/>
       <c r="E92" s="9" t="inlineStr">
         <is>
-          <t>PPG (PPO) MG</t>
-[...6 lines deleted...]
-      </c>
+          <t>PPO</t>
+        </is>
+      </c>
+      <c r="F92" s="9"/>
       <c r="G92" s="8" t="inlineStr">
         <is>
-          <t>khairulnizam@jmg.gov.my</t>
+          <t>amanis@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="93" ht="20" customHeight="1">
       <c r="A93" s="9">
         <v>70</v>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
-          <t>NIK AMANI IZZATI BINTI SAPARUDDIN</t>
+          <t>SYAHIDAH ATHIRAH BINTI ROHIMIN</t>
         </is>
       </c>
       <c r="C93" s="8" t="inlineStr">
         <is>
           <t>MYSTEP</t>
         </is>
       </c>
       <c r="D93" s="9"/>
       <c r="E93" s="9" t="inlineStr">
         <is>
           <t>PPO</t>
         </is>
       </c>
       <c r="F93" s="9"/>
       <c r="G93" s="8" t="inlineStr">
         <is>
-          <t>amanis@jmg.gov.my</t>
+          <t>syahidah.rohimin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="94" ht="20" customHeight="1">
       <c r="A94" s="9">
         <v>71</v>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>SYAHIDAH ATHIRAH BINTI ROHIMIN</t>
+          <t>AMIR ARIFF NAJMUDDIN BIN ABD MANAN</t>
         </is>
       </c>
       <c r="C94" s="8" t="inlineStr">
         <is>
           <t>MYSTEP</t>
         </is>
       </c>
       <c r="D94" s="9"/>
       <c r="E94" s="9" t="inlineStr">
         <is>
           <t>PPO</t>
         </is>
       </c>
       <c r="F94" s="9"/>
       <c r="G94" s="8" t="inlineStr">
         <is>
-          <t>syahidah.rohimin@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A95" s="9">
+          <t>amirariff@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="19" customHeight="1">
+      <c r="A95" s="6" t="inlineStr">
+        <is>
+          <t>CAWANGAN PENGURUSAN MAKLUMAT (PM)</t>
+        </is>
+      </c>
+      <c r="B95" s="6"/>
+      <c r="C95" s="6"/>
+      <c r="D95" s="6"/>
+      <c r="E95" s="6"/>
+      <c r="F95" s="6"/>
+      <c r="G95" s="6"/>
+    </row>
+    <row r="96" ht="20" customHeight="1">
+      <c r="A96" s="9">
         <v>72</v>
       </c>
-      <c r="B95" s="8" t="inlineStr">
-[...33 lines deleted...]
-      <c r="G96" s="6"/>
+      <c r="B96" s="8" t="inlineStr">
+        <is>
+          <t>DR. MOHAMAD BIN ABD MANAP</t>
+        </is>
+      </c>
+      <c r="C96" s="8" t="inlineStr">
+        <is>
+          <t>PENGARAH</t>
+        </is>
+      </c>
+      <c r="D96" s="9" t="inlineStr">
+        <is>
+          <t>C14</t>
+        </is>
+      </c>
+      <c r="E96" s="9" t="inlineStr">
+        <is>
+          <t>P (PM)</t>
+        </is>
+      </c>
+      <c r="F96" s="9" t="inlineStr">
+        <is>
+          <t>501</t>
+        </is>
+      </c>
+      <c r="G96" s="8" t="inlineStr">
+        <is>
+          <t>mohdmanap@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="97" ht="20" customHeight="1">
       <c r="A97" s="9">
         <v>73</v>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
-          <t>DR. MOHAMAD BIN ABD MANAP</t>
+          <t>MUHAMAD SHALIHIN BIN ZAINI</t>
         </is>
       </c>
       <c r="C97" s="8" t="inlineStr">
         <is>
-          <t>PENGARAH</t>
+          <t>SETIAUSAHA PEJABAT</t>
         </is>
       </c>
       <c r="D97" s="9" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>N1/N2</t>
         </is>
       </c>
       <c r="E97" s="9" t="inlineStr">
         <is>
-          <t>P (PM)</t>
+          <t>SP (PP)</t>
         </is>
       </c>
       <c r="F97" s="9" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>502</t>
         </is>
       </c>
       <c r="G97" s="8" t="inlineStr">
         <is>
-          <t>mohdmanap@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A98" s="9">
+          <t>shalihin94@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" ht="19" customHeight="1">
+      <c r="A98" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENGURUSAN DATA (PD)</t>
+        </is>
+      </c>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="7"/>
+      <c r="E98" s="7"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="7"/>
+    </row>
+    <row r="99" ht="20" customHeight="1">
+      <c r="A99" s="9">
         <v>74</v>
       </c>
-      <c r="B98" s="8" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G99" s="7"/>
+      <c r="B99" s="8" t="inlineStr">
+        <is>
+          <t>SUHAIMIZI BIN YUSOFF</t>
+        </is>
+      </c>
+      <c r="C99" s="8" t="inlineStr">
+        <is>
+          <t>TIMBALAN PENGARAH</t>
+        </is>
+      </c>
+      <c r="D99" s="9" t="inlineStr">
+        <is>
+          <t>C13</t>
+        </is>
+      </c>
+      <c r="E99" s="9" t="inlineStr">
+        <is>
+          <t>TP (PM) PD</t>
+        </is>
+      </c>
+      <c r="F99" s="9" t="inlineStr">
+        <is>
+          <t>503</t>
+        </is>
+      </c>
+      <c r="G99" s="8" t="inlineStr">
+        <is>
+          <t>suhaimizi@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="100" ht="20" customHeight="1">
       <c r="A100" s="9">
         <v>75</v>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>SUHAIMIZI BIN YUSOFF</t>
+          <t>NORHAYATI BINTI MOHD RAWI</t>
         </is>
       </c>
       <c r="C100" s="8" t="inlineStr">
         <is>
-          <t>TIMBALAN PENGARAH</t>
+          <t>PENOLONG PENGARAH KANAN</t>
         </is>
       </c>
       <c r="D100" s="9" t="inlineStr">
         <is>
-          <t>C13</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E100" s="9" t="inlineStr">
         <is>
-          <t>TP (PM) PD</t>
+          <t>PPK (PM) PD</t>
         </is>
       </c>
       <c r="F100" s="9" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>504</t>
         </is>
       </c>
       <c r="G100" s="8" t="inlineStr">
         <is>
-          <t>suhaimizi@jmg.gov.my</t>
+          <t>norhayati_mr@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="101" ht="20" customHeight="1">
       <c r="A101" s="9">
         <v>76</v>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
-          <t>NORHAYATI BINTI MOHD RAWI</t>
+          <t>MOHD ZURAIMI BIN IBRAHIM @ GHAZALI</t>
         </is>
       </c>
       <c r="C101" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENGARAH KANAN</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D101" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E101" s="9" t="inlineStr">
         <is>
-          <t>PPK (PM) PD</t>
+          <t>PPG (EM) PI</t>
         </is>
       </c>
       <c r="F101" s="9" t="inlineStr">
         <is>
-          <t>504</t>
+          <t>514</t>
         </is>
       </c>
       <c r="G101" s="8" t="inlineStr">
         <is>
-          <t>norhayati_mr@jmg.gov.my</t>
+          <t>zuraimi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="102" ht="20" customHeight="1">
       <c r="A102" s="9">
         <v>77</v>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>MOHD ZURAIMI BIN IBRAHIM @ GHAZALI</t>
+          <t>AFIQ AIZUDDIN BIN AZMIR</t>
         </is>
       </c>
       <c r="C102" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI GEOSAINS</t>
+          <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D102" s="9" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>J5</t>
         </is>
       </c>
       <c r="E102" s="9" t="inlineStr">
         <is>
-          <t>PPG (EM) PI</t>
-[...6 lines deleted...]
-      </c>
+          <t>PJU (PM) PD</t>
+        </is>
+      </c>
+      <c r="F102" s="9"/>
       <c r="G102" s="8" t="inlineStr">
         <is>
-          <t>zuraimi@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A103" s="9">
+          <t>afiq.aizuddin@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" ht="19" customHeight="1">
+      <c r="A103" s="7" t="inlineStr">
+        <is>
+          <t>UNIT INFRASTRUKTUR DAN KESELAMATAN ICT (ICT)</t>
+        </is>
+      </c>
+      <c r="B103" s="7"/>
+      <c r="C103" s="7"/>
+      <c r="D103" s="7"/>
+      <c r="E103" s="7"/>
+      <c r="F103" s="7"/>
+      <c r="G103" s="7"/>
+    </row>
+    <row r="104" ht="20" customHeight="1">
+      <c r="A104" s="9">
         <v>78</v>
       </c>
-      <c r="B103" s="8" t="inlineStr">
-[...37 lines deleted...]
-      <c r="G104" s="7"/>
+      <c r="B104" s="8" t="inlineStr">
+        <is>
+          <t>CHONG MEI HUA</t>
+        </is>
+      </c>
+      <c r="C104" s="8" t="inlineStr">
+        <is>
+          <t>KETUA PENOLONG PENGARAH</t>
+        </is>
+      </c>
+      <c r="D104" s="9" t="inlineStr">
+        <is>
+          <t>F12</t>
+        </is>
+      </c>
+      <c r="E104" s="9" t="inlineStr">
+        <is>
+          <t>KPP (PM) ICT</t>
+        </is>
+      </c>
+      <c r="F104" s="9" t="inlineStr">
+        <is>
+          <t>512</t>
+        </is>
+      </c>
+      <c r="G104" s="8" t="inlineStr">
+        <is>
+          <t>chong.mh@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="105" ht="20" customHeight="1">
       <c r="A105" s="9">
         <v>79</v>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
-          <t>CHONG MEI HUA</t>
+          <t>KHAIRUL FAIZ BIN ABDUL KADIR</t>
         </is>
       </c>
       <c r="C105" s="8" t="inlineStr">
         <is>
+          <t>PENOLONG PEGAWAI TEKNOLOGI MAKLUMAT</t>
+        </is>
+      </c>
+      <c r="D105" s="9" t="inlineStr">
+        <is>
+          <t>FA5</t>
+        </is>
+      </c>
+      <c r="E105" s="9" t="inlineStr">
+        <is>
+          <t>PPT (PM) ICT</t>
+        </is>
+      </c>
+      <c r="F105" s="9" t="inlineStr">
+        <is>
+          <t>513</t>
+        </is>
+      </c>
+      <c r="G105" s="8" t="inlineStr">
+        <is>
+          <t>kfaiz@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" ht="19" customHeight="1">
+      <c r="A106" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENERBITAN DAN PUSTAKA (P&amp;P)</t>
+        </is>
+      </c>
+      <c r="B106" s="7"/>
+      <c r="C106" s="7"/>
+      <c r="D106" s="7"/>
+      <c r="E106" s="7"/>
+      <c r="F106" s="7"/>
+      <c r="G106" s="7"/>
+    </row>
+    <row r="107" ht="20" customHeight="1">
+      <c r="A107" s="9">
+        <v>80</v>
+      </c>
+      <c r="B107" s="8" t="inlineStr">
+        <is>
+          <t>MASRITA BINTI MOHD ARAS</t>
+        </is>
+      </c>
+      <c r="C107" s="8" t="inlineStr">
+        <is>
           <t>KETUA PENOLONG PENGARAH</t>
         </is>
       </c>
-      <c r="D105" s="9" t="inlineStr">
-[...66 lines deleted...]
-      <c r="G107" s="7"/>
+      <c r="D107" s="9" t="inlineStr">
+        <is>
+          <t>C12/C13</t>
+        </is>
+      </c>
+      <c r="E107" s="9" t="inlineStr">
+        <is>
+          <t>KPP (PM) P&amp;P</t>
+        </is>
+      </c>
+      <c r="F107" s="9" t="inlineStr">
+        <is>
+          <t>515</t>
+        </is>
+      </c>
+      <c r="G107" s="8" t="inlineStr">
+        <is>
+          <t>masrita@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="108" ht="20" customHeight="1">
       <c r="A108" s="9">
         <v>81</v>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>MASRITA BINTI MOHD ARAS</t>
+          <t>MOHAMAD ASHREEN ASHRAFF BIN ZULKAPLI</t>
         </is>
       </c>
       <c r="C108" s="8" t="inlineStr">
         <is>
-          <t>KETUA PENOLONG PENGARAH</t>
+          <t>PENOLONG PENGARAH</t>
         </is>
       </c>
       <c r="D108" s="9" t="inlineStr">
         <is>
-          <t>C12/C13</t>
+          <t>C 9/C10</t>
         </is>
       </c>
       <c r="E108" s="9" t="inlineStr">
         <is>
-          <t>KPP (PM) P&amp;P</t>
+          <t>PP (PM) P&amp;P</t>
         </is>
       </c>
       <c r="F108" s="9" t="inlineStr">
         <is>
-          <t>515</t>
+          <t>516</t>
         </is>
       </c>
       <c r="G108" s="8" t="inlineStr">
         <is>
-          <t>masrita@jmg.gov.my</t>
+          <t>ashreenashraff@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="109" ht="20" customHeight="1">
       <c r="A109" s="9">
         <v>82</v>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD ASHREEN ASHRAFF BIN ZULKAPLI</t>
+          <t>ISMAWATI BINTI ISMAIL</t>
         </is>
       </c>
       <c r="C109" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENGARAH</t>
+          <t>PENOLONG PUSTAKAWAN</t>
         </is>
       </c>
       <c r="D109" s="9" t="inlineStr">
         <is>
-          <t>C 9/C10</t>
+          <t>S6 (TBK1)</t>
         </is>
       </c>
       <c r="E109" s="9" t="inlineStr">
         <is>
-          <t>PP (PM) P&amp;P</t>
+          <t>PPS (PM) P&amp;P</t>
         </is>
       </c>
       <c r="F109" s="9" t="inlineStr">
         <is>
-          <t>516</t>
+          <t>517</t>
         </is>
       </c>
       <c r="G109" s="8" t="inlineStr">
         <is>
-          <t>ashreenashraff@jmg.gov.my</t>
+          <t>ismawati.ismail@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="110" ht="20" customHeight="1">
       <c r="A110" s="9">
         <v>83</v>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
           <t>NURULHUDA BNTI ISMAIL</t>
         </is>
       </c>
       <c r="C110" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS KANAN</t>
         </is>
       </c>
       <c r="D110" s="9" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="E110" s="9" t="inlineStr">
         <is>
           <t>PG (PM) P&amp;P</t>
         </is>
       </c>
       <c r="F110" s="9" t="inlineStr">
         <is>
           <t>518</t>
         </is>
       </c>
       <c r="G110" s="8" t="inlineStr">
         <is>
           <t>nurulhuda_ismail@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="111" ht="20" customHeight="1">
-      <c r="A111" s="9">
+    <row r="111" ht="19" customHeight="1">
+      <c r="A111" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PERKHIDMATAN GEOSPATIAL (PGP)</t>
+        </is>
+      </c>
+      <c r="B111" s="7"/>
+      <c r="C111" s="7"/>
+      <c r="D111" s="7"/>
+      <c r="E111" s="7"/>
+      <c r="F111" s="7"/>
+      <c r="G111" s="7"/>
+    </row>
+    <row r="112" ht="20" customHeight="1">
+      <c r="A112" s="9">
         <v>84</v>
       </c>
-      <c r="B111" s="8" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G112" s="7"/>
+      <c r="B112" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C112" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D112" s="11" t="inlineStr">
+        <is>
+          <t>C13</t>
+        </is>
+      </c>
+      <c r="E112" s="11"/>
+      <c r="F112" s="11"/>
+      <c r="G112" s="8"/>
     </row>
     <row r="113" ht="20" customHeight="1">
       <c r="A113" s="9">
         <v>85</v>
       </c>
-      <c r="B113" s="10" t="inlineStr">
-[...16 lines deleted...]
-      <c r="G113" s="8"/>
+      <c r="B113" s="8" t="inlineStr">
+        <is>
+          <t>MOHD ANUAR BIN ISHAK</t>
+        </is>
+      </c>
+      <c r="C113" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PENGARAH KANAN</t>
+        </is>
+      </c>
+      <c r="D113" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E113" s="9" t="inlineStr">
+        <is>
+          <t>PPK (PM) PGP</t>
+        </is>
+      </c>
+      <c r="F113" s="9" t="inlineStr">
+        <is>
+          <t>506</t>
+        </is>
+      </c>
+      <c r="G113" s="8" t="inlineStr">
+        <is>
+          <t>anuarisk@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="114" ht="20" customHeight="1">
       <c r="A114" s="9">
         <v>86</v>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>MOHD ANUAR BIN ISHAK</t>
+          <t>TUN ZARINA BINTI ASHAARI</t>
         </is>
       </c>
       <c r="C114" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENGARAH KANAN</t>
+          <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D114" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>JA5</t>
         </is>
       </c>
       <c r="E114" s="9" t="inlineStr">
         <is>
-          <t>PPK (PM) PGP</t>
-[...6 lines deleted...]
-      </c>
+          <t>PJU (PM) PGP1</t>
+        </is>
+      </c>
+      <c r="F114" s="9"/>
       <c r="G114" s="8" t="inlineStr">
         <is>
-          <t>anuarisk@jmg.gov.my</t>
+          <t>zarina@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="115" ht="20" customHeight="1">
       <c r="A115" s="9">
         <v>87</v>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>TUN ZARINA BINTI ASHAARI</t>
+          <t>BADRUL AMIN BIN ZULKIFLI</t>
         </is>
       </c>
       <c r="C115" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D115" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E115" s="9" t="inlineStr">
         <is>
-          <t>PJU (PM) PGP1</t>
-[...2 lines deleted...]
-      <c r="F115" s="9"/>
+          <t>PJU (PM) PGP2</t>
+        </is>
+      </c>
+      <c r="F115" s="9" t="inlineStr">
+        <is>
+          <t>511</t>
+        </is>
+      </c>
       <c r="G115" s="8" t="inlineStr">
         <is>
-          <t>zarina@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A116" s="9">
+          <t>badrulzulkifli@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" ht="19" customHeight="1">
+      <c r="A116" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENGURUSAN WEB DAN PORTAL (WEB)</t>
+        </is>
+      </c>
+      <c r="B116" s="7"/>
+      <c r="C116" s="7"/>
+      <c r="D116" s="7"/>
+      <c r="E116" s="7"/>
+      <c r="F116" s="7"/>
+      <c r="G116" s="7"/>
+    </row>
+    <row r="117" ht="20" customHeight="1">
+      <c r="A117" s="9">
         <v>88</v>
       </c>
-      <c r="B116" s="8" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G117" s="7"/>
+      <c r="B117" s="8" t="inlineStr">
+        <is>
+          <t>MOHD SHAFIQ FARHAN BIN MOHD ZAINUDIN</t>
+        </is>
+      </c>
+      <c r="C117" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PENGARAH KANAN</t>
+        </is>
+      </c>
+      <c r="D117" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E117" s="9" t="inlineStr">
+        <is>
+          <t>PPK (PM) WEB</t>
+        </is>
+      </c>
+      <c r="F117" s="9" t="inlineStr">
+        <is>
+          <t>507</t>
+        </is>
+      </c>
+      <c r="G117" s="8" t="inlineStr">
+        <is>
+          <t>shafiq.farhan@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="118" ht="20" customHeight="1">
       <c r="A118" s="9">
         <v>89</v>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>MOHD SHAFIQ FARHAN BIN MOHD ZAINUDIN</t>
+          <t>MOHD AZRUL BIN AZIZ</t>
         </is>
       </c>
       <c r="C118" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENGARAH KANAN</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D118" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E118" s="9" t="inlineStr">
         <is>
-          <t>PPK (PM) WEB</t>
+          <t>PG (PM) WEB</t>
         </is>
       </c>
       <c r="F118" s="9" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>509</t>
         </is>
       </c>
       <c r="G118" s="8" t="inlineStr">
         <is>
-          <t>shafiq.farhan@jmg.gov.my</t>
+          <t>azrul_aziz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="119" ht="20" customHeight="1">
       <c r="A119" s="9">
         <v>90</v>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>MOHD AZRUL BIN AZIZ</t>
+          <t>NURSYAM SUHAILAH BINTI MOHD ROSLY</t>
         </is>
       </c>
       <c r="C119" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
-[...6 lines deleted...]
-      </c>
+          <t>MYSTEP</t>
+        </is>
+      </c>
+      <c r="D119" s="9"/>
       <c r="E119" s="9" t="inlineStr">
         <is>
-          <t>PG (PM) WEB</t>
+          <t>PM</t>
         </is>
       </c>
       <c r="F119" s="9" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>508</t>
         </is>
       </c>
       <c r="G119" s="8" t="inlineStr">
         <is>
-          <t>azrul_aziz@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A120" s="9">
+          <t>suhailah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" ht="19" customHeight="1">
+      <c r="A120" s="6" t="inlineStr">
+        <is>
+          <t>CAWANGAN EKONOMI MINERAL (EM)</t>
+        </is>
+      </c>
+      <c r="B120" s="6"/>
+      <c r="C120" s="6"/>
+      <c r="D120" s="6"/>
+      <c r="E120" s="6"/>
+      <c r="F120" s="6"/>
+      <c r="G120" s="6"/>
+    </row>
+    <row r="121" ht="20" customHeight="1">
+      <c r="A121" s="9">
         <v>91</v>
       </c>
-      <c r="B120" s="8" t="inlineStr">
-[...37 lines deleted...]
-      <c r="G121" s="6"/>
+      <c r="B121" s="8" t="inlineStr">
+        <is>
+          <t>YUSARI BIN BASIRAN</t>
+        </is>
+      </c>
+      <c r="C121" s="8" t="inlineStr">
+        <is>
+          <t>PENGARAH</t>
+        </is>
+      </c>
+      <c r="D121" s="9" t="inlineStr">
+        <is>
+          <t>C14</t>
+        </is>
+      </c>
+      <c r="E121" s="9" t="inlineStr">
+        <is>
+          <t>P (EM)</t>
+        </is>
+      </c>
+      <c r="F121" s="9" t="inlineStr">
+        <is>
+          <t>401</t>
+        </is>
+      </c>
+      <c r="G121" s="8" t="inlineStr">
+        <is>
+          <t>yusari@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="122" ht="20" customHeight="1">
       <c r="A122" s="9">
         <v>92</v>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>YUSARI BIN BASIRAN</t>
+          <t>SITI AINA NADIRAH BINTI ABDUL GHANI</t>
         </is>
       </c>
       <c r="C122" s="8" t="inlineStr">
         <is>
-          <t>PENGARAH</t>
+          <t>SETIAUSAHA PEJABAT</t>
         </is>
       </c>
       <c r="D122" s="9" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>N1/N2</t>
         </is>
       </c>
       <c r="E122" s="9" t="inlineStr">
         <is>
-          <t>P (EM)</t>
+          <t>SP (EM)</t>
         </is>
       </c>
       <c r="F122" s="9" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>402</t>
         </is>
       </c>
       <c r="G122" s="8" t="inlineStr">
         <is>
-          <t>yusari@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A123" s="9">
+          <t>aina.ghani@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" ht="19" customHeight="1">
+      <c r="A123" s="7" t="inlineStr">
+        <is>
+          <t>UNIT RISIKAN MINERAL (RM)</t>
+        </is>
+      </c>
+      <c r="B123" s="7"/>
+      <c r="C123" s="7"/>
+      <c r="D123" s="7"/>
+      <c r="E123" s="7"/>
+      <c r="F123" s="7"/>
+      <c r="G123" s="7"/>
+    </row>
+    <row r="124" ht="20" customHeight="1">
+      <c r="A124" s="9">
         <v>93</v>
       </c>
-      <c r="B123" s="8" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G124" s="7"/>
+      <c r="B124" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C124" s="10" t="inlineStr">
+        <is>
+          <t>KETUA PENOLONG PENGARAH</t>
+        </is>
+      </c>
+      <c r="D124" s="11" t="inlineStr">
+        <is>
+          <t>C12/C13</t>
+        </is>
+      </c>
+      <c r="E124" s="11" t="inlineStr">
+        <is>
+          <t>KPP (EM) PI</t>
+        </is>
+      </c>
+      <c r="F124" s="11" t="inlineStr">
+        <is>
+          <t>409</t>
+        </is>
+      </c>
+      <c r="G124" s="8"/>
     </row>
     <row r="125" ht="20" customHeight="1">
       <c r="A125" s="9">
         <v>94</v>
       </c>
-      <c r="B125" s="10" t="inlineStr">
-[...24 lines deleted...]
-      <c r="G125" s="8"/>
+      <c r="B125" s="8" t="inlineStr">
+        <is>
+          <t>ZAKI BIN ALIAS</t>
+        </is>
+      </c>
+      <c r="C125" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PENGARAH KANAN</t>
+        </is>
+      </c>
+      <c r="D125" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E125" s="9" t="inlineStr">
+        <is>
+          <t>PPK (EM) RM1</t>
+        </is>
+      </c>
+      <c r="F125" s="9" t="inlineStr">
+        <is>
+          <t>404</t>
+        </is>
+      </c>
+      <c r="G125" s="8" t="inlineStr">
+        <is>
+          <t>zaki@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="126" ht="20" customHeight="1">
       <c r="A126" s="9">
         <v>95</v>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>ZAKI BIN ALIAS</t>
+          <t>NORSHAKIRA BINTI AB GHANI</t>
         </is>
       </c>
       <c r="C126" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PENGARAH KANAN</t>
         </is>
       </c>
       <c r="D126" s="9" t="inlineStr">
         <is>
           <t>C10</t>
         </is>
       </c>
       <c r="E126" s="9" t="inlineStr">
         <is>
-          <t>PPK (EM) RM1</t>
+          <t>PPK (EM) RM2</t>
         </is>
       </c>
       <c r="F126" s="9" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>405</t>
         </is>
       </c>
       <c r="G126" s="8" t="inlineStr">
         <is>
-          <t>zaki@jmg.gov.my</t>
+          <t>norshakira@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="127" ht="20" customHeight="1">
       <c r="A127" s="9">
         <v>96</v>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>NORSHAKIRA BINTI AB GHANI</t>
+          <t>ABDUL HAFID BIN ABDULLAH</t>
         </is>
       </c>
       <c r="C127" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENGARAH KANAN</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D127" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E127" s="9" t="inlineStr">
         <is>
-          <t>PPK (EM) RM2</t>
+          <t>PPG (EM) RM</t>
         </is>
       </c>
       <c r="F127" s="9" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>407</t>
         </is>
       </c>
       <c r="G127" s="8" t="inlineStr">
         <is>
-          <t>norshakira@jmg.gov.my</t>
+          <t>hafid@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="128" ht="20" customHeight="1">
       <c r="A128" s="9">
         <v>97</v>
       </c>
-      <c r="B128" s="8" t="inlineStr">
-[...31 lines deleted...]
-      <c r="A129" s="9">
+      <c r="B128" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C128" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D128" s="11" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E128" s="11" t="inlineStr">
+        <is>
+          <t>PG (EM) RM</t>
+        </is>
+      </c>
+      <c r="F128" s="11" t="inlineStr">
+        <is>
+          <t>413</t>
+        </is>
+      </c>
+      <c r="G128" s="8"/>
+    </row>
+    <row r="129" ht="19" customHeight="1">
+      <c r="A129" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PERHUBUNGAN INDUSTRI (PI)</t>
+        </is>
+      </c>
+      <c r="B129" s="7"/>
+      <c r="C129" s="7"/>
+      <c r="D129" s="7"/>
+      <c r="E129" s="7"/>
+      <c r="F129" s="7"/>
+      <c r="G129" s="7"/>
+    </row>
+    <row r="130" ht="20" customHeight="1">
+      <c r="A130" s="9">
         <v>98</v>
       </c>
-      <c r="B129" s="10" t="inlineStr">
-[...37 lines deleted...]
-      <c r="G130" s="7"/>
+      <c r="B130" s="8" t="inlineStr">
+        <is>
+          <t>FAIZAL BIN ARSHAD</t>
+        </is>
+      </c>
+      <c r="C130" s="8" t="inlineStr">
+        <is>
+          <t>TIMBALAN PENGARAH</t>
+        </is>
+      </c>
+      <c r="D130" s="9" t="inlineStr">
+        <is>
+          <t>C13</t>
+        </is>
+      </c>
+      <c r="E130" s="9" t="inlineStr">
+        <is>
+          <t>TP (EM)</t>
+        </is>
+      </c>
+      <c r="F130" s="9" t="inlineStr">
+        <is>
+          <t>403</t>
+        </is>
+      </c>
+      <c r="G130" s="8" t="inlineStr">
+        <is>
+          <t>faizalarshad@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="131" ht="20" customHeight="1">
       <c r="A131" s="9">
         <v>99</v>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>FAIZAL BIN ARSHAD</t>
+          <t>JAYAWATI FANILLA SAHIH BINTI MONTOI</t>
         </is>
       </c>
       <c r="C131" s="8" t="inlineStr">
         <is>
-          <t>TIMBALAN PENGARAH</t>
+          <t>PENOLONG PENGARAH KANAN</t>
         </is>
       </c>
       <c r="D131" s="9" t="inlineStr">
         <is>
-          <t>C13</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E131" s="9" t="inlineStr">
         <is>
-          <t>TP (EM)</t>
+          <t>PPK (EM) PI</t>
         </is>
       </c>
       <c r="F131" s="9" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>411</t>
         </is>
       </c>
       <c r="G131" s="8" t="inlineStr">
         <is>
-          <t>faizalarshad@jmg.gov.my</t>
+          <t>jayawati@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="132" ht="20" customHeight="1">
       <c r="A132" s="9">
         <v>100</v>
       </c>
-      <c r="B132" s="8" t="inlineStr">
-[...28 lines deleted...]
-      </c>
+      <c r="B132" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C132" s="10" t="inlineStr">
+        <is>
+          <t>PENOLONG PENGARAH</t>
+        </is>
+      </c>
+      <c r="D132" s="11" t="inlineStr">
+        <is>
+          <t>C9/C10</t>
+        </is>
+      </c>
+      <c r="E132" s="11" t="inlineStr">
+        <is>
+          <t>PP (EM) PI</t>
+        </is>
+      </c>
+      <c r="F132" s="11" t="inlineStr">
+        <is>
+          <t>410</t>
+        </is>
+      </c>
+      <c r="G132" s="8"/>
     </row>
     <row r="133" ht="20" customHeight="1">
       <c r="A133" s="9">
         <v>101</v>
       </c>
-      <c r="B133" s="10" t="inlineStr">
-[...24 lines deleted...]
-      <c r="G133" s="8"/>
+      <c r="B133" s="8" t="inlineStr">
+        <is>
+          <t>MOHD ZAM BIN AMIN</t>
+        </is>
+      </c>
+      <c r="C133" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D133" s="9" t="inlineStr">
+        <is>
+          <t>C4</t>
+        </is>
+      </c>
+      <c r="E133" s="9" t="inlineStr">
+        <is>
+          <t>PG (EM) PI1</t>
+        </is>
+      </c>
+      <c r="F133" s="9" t="inlineStr">
+        <is>
+          <t>406</t>
+        </is>
+      </c>
+      <c r="G133" s="8" t="inlineStr">
+        <is>
+          <t>mohdzam@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="134" ht="20" customHeight="1">
       <c r="A134" s="9">
         <v>102</v>
       </c>
-      <c r="B134" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C134" s="8" t="inlineStr">
+      <c r="B134" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C134" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D134" s="9" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="D134" s="11" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E134" s="11" t="inlineStr">
+        <is>
+          <t>PG (EM) DA2</t>
+        </is>
+      </c>
+      <c r="F134" s="11" t="inlineStr">
+        <is>
+          <t>419</t>
+        </is>
+      </c>
+      <c r="G134" s="8"/>
     </row>
     <row r="135" ht="20" customHeight="1">
       <c r="A135" s="9">
         <v>103</v>
       </c>
-      <c r="B135" s="10" t="inlineStr">
-[...27 lines deleted...]
-      <c r="A136" s="9">
+      <c r="B135" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD ANIQ AQMAR BIN MOHD FAIZAL</t>
+        </is>
+      </c>
+      <c r="C135" s="8" t="inlineStr">
+        <is>
+          <t>MYSTEP</t>
+        </is>
+      </c>
+      <c r="D135" s="9"/>
+      <c r="E135" s="9"/>
+      <c r="F135" s="9"/>
+      <c r="G135" s="8" t="inlineStr">
+        <is>
+          <t>aniqaqmar@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" ht="19" customHeight="1">
+      <c r="A136" s="7" t="inlineStr">
+        <is>
+          <t>UNIT DAGANGAN ANTARABANGSA (DA)</t>
+        </is>
+      </c>
+      <c r="B136" s="7"/>
+      <c r="C136" s="7"/>
+      <c r="D136" s="7"/>
+      <c r="E136" s="7"/>
+      <c r="F136" s="7"/>
+      <c r="G136" s="7"/>
+    </row>
+    <row r="137" ht="20" customHeight="1">
+      <c r="A137" s="9">
         <v>104</v>
       </c>
-      <c r="B136" s="8" t="inlineStr">
-[...29 lines deleted...]
-      <c r="G137" s="7"/>
+      <c r="B137" s="8" t="inlineStr">
+        <is>
+          <t>NORAINI BINTI BASIRI</t>
+        </is>
+      </c>
+      <c r="C137" s="8" t="inlineStr">
+        <is>
+          <t>KETUA PENOLONG PENGARAH</t>
+        </is>
+      </c>
+      <c r="D137" s="9" t="inlineStr">
+        <is>
+          <t>C12/C13</t>
+        </is>
+      </c>
+      <c r="E137" s="9" t="inlineStr">
+        <is>
+          <t>KPP (EM) DA</t>
+        </is>
+      </c>
+      <c r="F137" s="9" t="inlineStr">
+        <is>
+          <t>420</t>
+        </is>
+      </c>
+      <c r="G137" s="8" t="inlineStr">
+        <is>
+          <t>noraini@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="138" ht="20" customHeight="1">
       <c r="A138" s="9">
         <v>105</v>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>NORAINI BINTI BASIRI</t>
+          <t>NUR SARAH BINTI OTHMAN</t>
         </is>
       </c>
       <c r="C138" s="8" t="inlineStr">
         <is>
-          <t>KETUA PENOLONG PENGARAH</t>
+          <t>PENOLONG PENGARAH KANAN</t>
         </is>
       </c>
       <c r="D138" s="9" t="inlineStr">
         <is>
-          <t>C12/C13</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E138" s="9" t="inlineStr">
         <is>
-          <t>KPP (EM) DA</t>
+          <t>PPK (EM) DA</t>
         </is>
       </c>
       <c r="F138" s="9" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>421</t>
         </is>
       </c>
       <c r="G138" s="8" t="inlineStr">
         <is>
-          <t>noraini@jmg.gov.my</t>
+          <t>sarah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="139" ht="20" customHeight="1">
       <c r="A139" s="9">
         <v>106</v>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
-          <t>NUR SARAH BINTI OTHMAN</t>
+          <t>SITI FARIZA BT ABDUL HAMID</t>
         </is>
       </c>
       <c r="C139" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PENGARAH KANAN</t>
         </is>
       </c>
       <c r="D139" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C9/C10</t>
         </is>
       </c>
       <c r="E139" s="9" t="inlineStr">
         <is>
-          <t>PPK (EM) DA</t>
+          <t>PP (EM) DA</t>
         </is>
       </c>
       <c r="F139" s="9" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>422</t>
         </is>
       </c>
       <c r="G139" s="8" t="inlineStr">
         <is>
-          <t>sarah@jmg.gov.my</t>
+          <t>sitifariza@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="140" ht="20" customHeight="1">
       <c r="A140" s="9">
         <v>107</v>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>SITI FARIZA BT ABDUL HAMID</t>
+          <t>MUHD KHADDI BIN ABDULLAH</t>
         </is>
       </c>
       <c r="C140" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENGARAH KANAN</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D140" s="9" t="inlineStr">
         <is>
-          <t>C9/C10</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E140" s="9" t="inlineStr">
         <is>
-          <t>PP (EM) DA</t>
+          <t>PG (EM) PI2</t>
         </is>
       </c>
       <c r="F140" s="9" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>412</t>
         </is>
       </c>
       <c r="G140" s="8" t="inlineStr">
         <is>
-          <t>sitifariza@jmg.gov.my</t>
+          <t>khaddi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="141" ht="20" customHeight="1">
       <c r="A141" s="9">
         <v>108</v>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
-          <t>MUHD KHADDI BIN ABDULLAH</t>
+          <t>SHAHRUL IZWAN BIN SULAIMAN</t>
         </is>
       </c>
       <c r="C141" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D141" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E141" s="9" t="inlineStr">
         <is>
-          <t>PG (EM) PI2</t>
+          <t>PG (EM) DA1</t>
         </is>
       </c>
       <c r="F141" s="9" t="inlineStr">
         <is>
-          <t>412</t>
+          <t>424</t>
         </is>
       </c>
       <c r="G141" s="8" t="inlineStr">
         <is>
-          <t>khaddi@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A142" s="9">
+          <t>shahrul.sulaiman@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" ht="19" customHeight="1">
+      <c r="A142" s="7" t="inlineStr">
+        <is>
+          <t>UNIT TEKNO EKONOMI (TE)</t>
+        </is>
+      </c>
+      <c r="B142" s="7"/>
+      <c r="C142" s="7"/>
+      <c r="D142" s="7"/>
+      <c r="E142" s="7"/>
+      <c r="F142" s="7"/>
+      <c r="G142" s="7"/>
+    </row>
+    <row r="143" ht="20" customHeight="1">
+      <c r="A143" s="9">
         <v>109</v>
       </c>
-      <c r="B142" s="8" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G143" s="7"/>
+      <c r="B143" s="8" t="inlineStr">
+        <is>
+          <t>SALEHUDDIN BIN MOHAMAD</t>
+        </is>
+      </c>
+      <c r="C143" s="8" t="inlineStr">
+        <is>
+          <t>KETUA PENOLONG PENGARAH</t>
+        </is>
+      </c>
+      <c r="D143" s="9" t="inlineStr">
+        <is>
+          <t>C12/C13</t>
+        </is>
+      </c>
+      <c r="E143" s="9" t="inlineStr">
+        <is>
+          <t>KPP (EM) TE</t>
+        </is>
+      </c>
+      <c r="F143" s="9" t="inlineStr">
+        <is>
+          <t>415</t>
+        </is>
+      </c>
+      <c r="G143" s="8" t="inlineStr">
+        <is>
+          <t>salehmohd@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="144" ht="20" customHeight="1">
       <c r="A144" s="9">
         <v>110</v>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>SALEHUDDIN BIN MOHAMAD</t>
+          <t>NUR DIYANA BINTI YAHYA</t>
         </is>
       </c>
       <c r="C144" s="8" t="inlineStr">
         <is>
-          <t>KETUA PENOLONG PENGARAH</t>
+          <t>PENOLONG PENGARAH KANAN</t>
         </is>
       </c>
       <c r="D144" s="9" t="inlineStr">
         <is>
-          <t>C12/C13</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E144" s="9" t="inlineStr">
         <is>
-          <t>KPP (EM) TE</t>
+          <t>PPK (EM) TE</t>
         </is>
       </c>
       <c r="F144" s="9" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>416</t>
         </is>
       </c>
       <c r="G144" s="8" t="inlineStr">
         <is>
-          <t>salehmohd@jmg.gov.my</t>
+          <t>nurdiyana@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="145" ht="20" customHeight="1">
       <c r="A145" s="9">
         <v>111</v>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
-          <t>NUR DIYANA BINTI YAHYA</t>
+          <t>MUHAMMAD RADZI BIN OTHMAN</t>
         </is>
       </c>
       <c r="C145" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENGARAH KANAN</t>
+          <t>PENOLONG PENGARAH</t>
         </is>
       </c>
       <c r="D145" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C9/C10</t>
         </is>
       </c>
       <c r="E145" s="9" t="inlineStr">
         <is>
-          <t>PPK (EM) TE</t>
+          <t>PP (EM) TE</t>
         </is>
       </c>
       <c r="F145" s="9" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>417</t>
         </is>
       </c>
       <c r="G145" s="8" t="inlineStr">
         <is>
-          <t>nurdiyana@jmg.gov.my</t>
+          <t>mradzi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="146" ht="20" customHeight="1">
       <c r="A146" s="9">
         <v>112</v>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD RADZI BIN OTHMAN</t>
+          <t>MUHD HAKIM BIN NAZIRIN</t>
         </is>
       </c>
       <c r="C146" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENGARAH</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D146" s="9" t="inlineStr">
         <is>
-          <t>C9/C10</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E146" s="9" t="inlineStr">
         <is>
-          <t>PP (EM) TE</t>
+          <t>PG (EM) TE2</t>
         </is>
       </c>
       <c r="F146" s="9" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>423</t>
         </is>
       </c>
       <c r="G146" s="8" t="inlineStr">
         <is>
-          <t>mradzi@jmg.gov.my</t>
+          <t>hakim@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="147" ht="20" customHeight="1">
       <c r="A147" s="9">
         <v>113</v>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
-          <t>MUHD HAKIM BIN NAZIRIN</t>
+          <t>IZZ ZARIFAH BINTI ZULKEFLI</t>
         </is>
       </c>
       <c r="C147" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
-[...11 lines deleted...]
-      </c>
+          <t>PROTEGE</t>
+        </is>
+      </c>
+      <c r="D147" s="9"/>
+      <c r="E147" s="9"/>
       <c r="F147" s="9" t="inlineStr">
         <is>
-          <t>423</t>
+          <t>419</t>
         </is>
       </c>
       <c r="G147" s="8" t="inlineStr">
         <is>
-          <t>hakim@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A148" s="9">
+          <t>izzzarifah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" ht="19" customHeight="1">
+      <c r="A148" s="7" t="inlineStr">
+        <is>
+          <t>UNIT INTEGRITI (UI)</t>
+        </is>
+      </c>
+      <c r="B148" s="7"/>
+      <c r="C148" s="7"/>
+      <c r="D148" s="7"/>
+      <c r="E148" s="7"/>
+      <c r="F148" s="7"/>
+      <c r="G148" s="7"/>
+    </row>
+    <row r="149" ht="20" customHeight="1">
+      <c r="A149" s="9">
         <v>114</v>
       </c>
-      <c r="B148" s="8" t="inlineStr">
-[...33 lines deleted...]
-      <c r="G149" s="7"/>
+      <c r="B149" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD EZWAN BIN DAHLAN</t>
+        </is>
+      </c>
+      <c r="C149" s="8" t="inlineStr">
+        <is>
+          <t>KETUA UNIT INTEGRITI</t>
+        </is>
+      </c>
+      <c r="D149" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E149" s="9"/>
+      <c r="F149" s="9"/>
+      <c r="G149" s="8" t="inlineStr">
+        <is>
+          <t>ezwan@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="150" ht="20" customHeight="1">
       <c r="A150" s="9">
         <v>115</v>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD EZWAN BIN DAHLAN</t>
+          <t>MOHAMAD SAIPOL BIN MATARAIS</t>
         </is>
       </c>
       <c r="C150" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENGARAH KANAN</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D150" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E150" s="9" t="inlineStr">
         <is>
-          <t>PPK (PMI)</t>
+          <t>PG (UI)</t>
         </is>
       </c>
       <c r="F150" s="9" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>607</t>
         </is>
       </c>
       <c r="G150" s="8" t="inlineStr">
         <is>
-          <t>ezwan@jmg.gov.my</t>
+          <t>saipol@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="151" ht="20" customHeight="1">
       <c r="A151" s="9">
         <v>116</v>
       </c>
       <c r="B151" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD SAIPOL BIN MATARAIS</t>
+          <t>LETCHEMY A/P ANPAZHAGAN</t>
         </is>
       </c>
       <c r="C151" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D151" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>N2 (TBK)</t>
         </is>
       </c>
       <c r="E151" s="9" t="inlineStr">
         <is>
-          <t>PG (UI)</t>
+          <t>PT (UI)</t>
         </is>
       </c>
       <c r="F151" s="9" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>608</t>
         </is>
       </c>
       <c r="G151" s="8" t="inlineStr">
         <is>
-          <t>saipol@jmg.gov.my</t>
-[...33 lines deleted...]
-        <is>
           <t>letchemy@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="153" ht="12" customHeight="1">
+    <row r="152" ht="12" customHeight="1">
+      <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
+      <c r="C152" s="0"/>
+      <c r="D152" s="0"/>
+      <c r="E152" s="0"/>
+      <c r="F152" s="0"/>
+      <c r="G152" s="0"/>
+    </row>
+    <row r="153" ht="18" customHeight="1">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0"/>
       <c r="D153" s="0"/>
       <c r="E153" s="0"/>
       <c r="F153" s="0"/>
-      <c r="G153" s="0"/>
-[...10 lines deleted...]
-          <t>## KEMASKINI PADA 23.07.2026</t>
+      <c r="G153" s="3" t="inlineStr">
+        <is>
+          <t>## KEMASKINI PADA 12.09.2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="33">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A14:G14"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A24:G24"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A34:G34"/>
-    <mergeCell ref="A41:G41"/>
-[...19 lines deleted...]
-    <mergeCell ref="A149:G149"/>
+    <mergeCell ref="A40:G40"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="A52:G52"/>
+    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="A77:G77"/>
+    <mergeCell ref="A81:G81"/>
+    <mergeCell ref="A84:G84"/>
+    <mergeCell ref="A88:G88"/>
+    <mergeCell ref="A95:G95"/>
+    <mergeCell ref="A98:G98"/>
+    <mergeCell ref="A103:G103"/>
+    <mergeCell ref="A106:G106"/>
+    <mergeCell ref="A111:G111"/>
+    <mergeCell ref="A116:G116"/>
+    <mergeCell ref="A120:G120"/>
+    <mergeCell ref="A123:G123"/>
+    <mergeCell ref="A129:G129"/>
+    <mergeCell ref="A136:G136"/>
+    <mergeCell ref="A142:G142"/>
+    <mergeCell ref="A148:G148"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
@@ -6273,51 +6230,51 @@
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A24:G24"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="A36:G36"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A55:G55"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G73"/>
+  <dimension ref="A1:G72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="21" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SENARAI NOMBOR SAMBUNGAN</t>
         </is>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -6651,1477 +6608,1463 @@
         </is>
       </c>
     </row>
     <row r="17" ht="20" customHeight="1">
       <c r="A17" s="9">
         <v>8</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="8"/>
     </row>
     <row r="18" ht="19" customHeight="1">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>PENGURUSAN DASAR DAN PERUNDANGAN</t>
+          <t>UNIT LOMBONG DAN KUARI</t>
         </is>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
     </row>
     <row r="19" ht="20" customHeight="1">
       <c r="A19" s="9">
         <v>9</v>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>MUSTAZA MUSTAFA</t>
+          <t>MUSTAZA BIN MUSTAFA</t>
         </is>
       </c>
       <c r="C19" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
-[...2 lines deleted...]
-      <c r="D19" s="9"/>
+          <t>TIMBALAN PENGARAH</t>
+        </is>
+      </c>
+      <c r="D19" s="9" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
       <c r="E19" s="9"/>
       <c r="F19" s="9" t="inlineStr">
         <is>
-          <t>00</t>
+          <t>401</t>
         </is>
       </c>
       <c r="G19" s="8" t="inlineStr">
         <is>
           <t>mustaza@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="20" ht="19" customHeight="1">
-      <c r="A20" s="7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G20" s="7"/>
+      <c r="A20" s="5" t="inlineStr">
+        <is>
+          <t>PEJABAT PENGARAH</t>
+        </is>
+      </c>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
     </row>
     <row r="21" ht="20" customHeight="1">
       <c r="A21" s="9">
         <v>10</v>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>MUSTAZA BIN MUSTAFA</t>
+          <t>TUAN RUSLI BIN TUAN MOHAMED</t>
         </is>
       </c>
       <c r="C21" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D21" s="9" t="inlineStr">
         <is>
-          <t>C12</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="9" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>102</t>
         </is>
       </c>
       <c r="G21" s="8" t="inlineStr">
         <is>
-          <t>mustaza@jmg.gov.my</t>
-[...17 lines deleted...]
-      <c r="A23" s="9">
+          <t>rusli@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="20" customHeight="1">
+      <c r="A22" s="9">
         <v>11</v>
       </c>
-      <c r="B23" s="8" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F23" s="9" t="inlineStr">
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>RAHAIDA BINTI MUHAMMAD</t>
+        </is>
+      </c>
+      <c r="C22" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG SETIAUSAHA PEJABAT</t>
+        </is>
+      </c>
+      <c r="D22" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
-      <c r="G23" s="8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="8" t="inlineStr">
+        <is>
+          <t>rahaida.m@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="19" customHeight="1">
+      <c r="A23" s="7" t="inlineStr">
+        <is>
+          <t>UNIT GEOSAINS</t>
+        </is>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
     </row>
     <row r="24" ht="20" customHeight="1">
       <c r="A24" s="9">
         <v>12</v>
       </c>
-      <c r="B24" s="8" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="B24" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C24" s="10" t="inlineStr">
+        <is>
+          <t>TIMBALAN PENGARAH</t>
+        </is>
+      </c>
+      <c r="D24" s="11" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="8"/>
     </row>
     <row r="25" ht="19" customHeight="1">
       <c r="A25" s="7" t="inlineStr">
         <is>
-          <t>UNIT GEOSAINS</t>
+          <t>AKTIVITI GEOLOGI ALAM SEKITAR</t>
         </is>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
     </row>
-    <row r="26" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G26" s="7"/>
+    <row r="26" ht="20" customHeight="1">
+      <c r="A26" s="9">
+        <v>13</v>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>KHAIRUNNISA BINTI ALIAS</t>
+        </is>
+      </c>
+      <c r="C26" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D26" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E26" s="9"/>
+      <c r="F26" s="9"/>
+      <c r="G26" s="8" t="inlineStr">
+        <is>
+          <t>khairunnisa@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="27" ht="20" customHeight="1">
       <c r="A27" s="9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
-          <t>KHAIRUNNISA BINTI ALIAS</t>
+          <t>MOHD HUSSAIRY BIN YUSOF</t>
         </is>
       </c>
       <c r="C27" s="8" t="inlineStr">
         <is>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D27" s="9" t="inlineStr">
+        <is>
+          <t>C5</t>
+        </is>
+      </c>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="G27" s="8" t="inlineStr">
+        <is>
+          <t>hussairy@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="19" customHeight="1">
+      <c r="A28" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI GEOLOGI KEJURUTERAAN</t>
+        </is>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+    </row>
+    <row r="29" ht="20" customHeight="1">
+      <c r="A29" s="9">
+        <v>15</v>
+      </c>
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>MOHAMMAD RAMZANEE BIN MOHD NOH</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr">
+        <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D27" s="9" t="inlineStr">
+      <c r="D29" s="9" t="inlineStr">
         <is>
           <t>C10</t>
         </is>
       </c>
-      <c r="E27" s="9"/>
-[...49 lines deleted...]
-      <c r="G29" s="7"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+      <c r="G29" s="8" t="inlineStr">
+        <is>
+          <t>ramzanee91@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="30" ht="20" customHeight="1">
       <c r="A30" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>MOHAMMAD RAMZANEE BIN MOHD NOH</t>
+          <t>ABDUL RAHMAN BIN MOHAMED SEDEK</t>
         </is>
       </c>
       <c r="C30" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D30" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E30" s="9"/>
-      <c r="F30" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F30" s="9"/>
       <c r="G30" s="8" t="inlineStr">
         <is>
-          <t>ramzanee91@jmg.gov.my</t>
+          <t>abdulrahman@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="31" ht="20" customHeight="1">
       <c r="A31" s="9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
-          <t>ABDUL RAHMAN BIN MOHAMED SEDEK</t>
+          <t>MOHD SYUKORUDDIN BIN SULONG</t>
         </is>
       </c>
       <c r="C31" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D31" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E31" s="9"/>
-      <c r="F31" s="9"/>
+      <c r="F31" s="9" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
       <c r="G31" s="8" t="inlineStr">
         <is>
-          <t>abdulrahman@jmg.gov.my</t>
+          <t>syukor@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="32" ht="20" customHeight="1">
       <c r="A32" s="9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>MOHD SYUKORUDDIN BIN SULONG</t>
+          <t>MOHD FARHAN AZAHARI BIN HAZLI</t>
         </is>
       </c>
       <c r="C32" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D32" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E32" s="9"/>
-      <c r="F32" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F32" s="9"/>
       <c r="G32" s="8" t="inlineStr">
         <is>
-          <t>syukor@jmg.gov.my</t>
-[...25 lines deleted...]
-        <is>
           <t>farhan@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="34" ht="19" customHeight="1">
-      <c r="A34" s="7" t="inlineStr">
+    <row r="33" ht="19" customHeight="1">
+      <c r="A33" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI HIDROGEOLOGI</t>
         </is>
       </c>
-      <c r="B34" s="7"/>
-[...4 lines deleted...]
-      <c r="G34" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+    </row>
+    <row r="34" ht="20" customHeight="1">
+      <c r="A34" s="9">
+        <v>19</v>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>ZAIDULKHAIR BIN JASMI</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D34" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E34" s="9"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="8" t="inlineStr">
+        <is>
+          <t>zaidul.jasmi@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="35" ht="20" customHeight="1">
       <c r="A35" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>WAN NEQHAIKAL BIN WAN ABDUL KARIM</t>
         </is>
       </c>
       <c r="C35" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D35" s="9" t="inlineStr">
         <is>
           <t>C10</t>
         </is>
       </c>
       <c r="E35" s="9"/>
       <c r="F35" s="9" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="G35" s="8" t="inlineStr">
         <is>
           <t>wan.neqhaikal@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="36" ht="20" customHeight="1">
       <c r="A36" s="9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>ZAIDULKHAIR BIN JASMI</t>
+          <t>NORFAZILA BINTI SHARIF</t>
         </is>
       </c>
       <c r="C36" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D36" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E36" s="9"/>
-      <c r="F36" s="9"/>
+      <c r="F36" s="9" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
       <c r="G36" s="8" t="inlineStr">
         <is>
-          <t>zaidul.jasmi@jmg.gov.my</t>
+          <t>norfazila@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="37" ht="20" customHeight="1">
       <c r="A37" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
-          <t>NORFAZILA BINTI SHARIF</t>
+          <t>ABDUL HAZIQ BIN YUSUF</t>
         </is>
       </c>
       <c r="C37" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D37" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E37" s="9"/>
       <c r="F37" s="9" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>136</t>
         </is>
       </c>
       <c r="G37" s="8" t="inlineStr">
         <is>
-          <t>norfazila@jmg.gov.my</t>
-[...29 lines deleted...]
-        <is>
           <t>haziq_yusuf@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="39" ht="19" customHeight="1">
-      <c r="A39" s="7" t="inlineStr">
+    <row r="38" ht="19" customHeight="1">
+      <c r="A38" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI PEMETAAN GEOLOGI</t>
         </is>
       </c>
-      <c r="B39" s="7"/>
-[...4 lines deleted...]
-      <c r="G39" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+    </row>
+    <row r="39" ht="20" customHeight="1">
+      <c r="A39" s="9">
+        <v>23</v>
+      </c>
+      <c r="B39" s="8" t="inlineStr">
+        <is>
+          <t>MOHD FAIZ BIN AHMAD ROSHDI</t>
+        </is>
+      </c>
+      <c r="C39" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D39" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E39" s="9"/>
+      <c r="F39" s="9" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="G39" s="8" t="inlineStr">
+        <is>
+          <t>faiz.roshdi@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="40" ht="20" customHeight="1">
       <c r="A40" s="9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>MOHD FAIZ BIN AHMAD ROSHDI</t>
+          <t>MOHD IZHAR BIN SAMSUDIN</t>
         </is>
       </c>
       <c r="C40" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D40" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E40" s="9"/>
       <c r="F40" s="9" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>156</t>
         </is>
       </c>
       <c r="G40" s="8" t="inlineStr">
         <is>
-          <t>faiz.roshdi@jmg.gov.my</t>
-[...29 lines deleted...]
-        <is>
           <t>izhar@jmg.gov.my</t>
         </is>
       </c>
+    </row>
+    <row r="41" ht="19" customHeight="1">
+      <c r="A41" s="7" t="inlineStr">
+        <is>
+          <t>UNIT SUMBER MINERAL</t>
+        </is>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
     </row>
     <row r="42" ht="19" customHeight="1">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>UNIT SUMBER MINERAL</t>
+          <t>AKTIVITI MINERAL BERLOGAM</t>
         </is>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
     </row>
-    <row r="43" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G43" s="7"/>
+    <row r="43" ht="20" customHeight="1">
+      <c r="A43" s="9">
+        <v>25</v>
+      </c>
+      <c r="B43" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C43" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D43" s="11" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="8"/>
     </row>
     <row r="44" ht="20" customHeight="1">
       <c r="A44" s="9">
-        <v>25</v>
-[...18 lines deleted...]
-      <c r="G44" s="8"/>
+        <v>26</v>
+      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>THALHAH BIN AKBAR KHAN</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D44" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="G44" s="8" t="inlineStr">
+        <is>
+          <t>thalhah@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="45" ht="20" customHeight="1">
       <c r="A45" s="9">
-        <v>26</v>
-[...6 lines deleted...]
-      <c r="C45" s="8" t="inlineStr">
+        <v>27</v>
+      </c>
+      <c r="B45" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C45" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D45" s="9" t="inlineStr">
-[...30 lines deleted...]
-      <c r="D46" s="11" t="inlineStr">
+      <c r="D45" s="11" t="inlineStr">
         <is>
           <t>C1/C2</t>
         </is>
       </c>
-      <c r="E46" s="11"/>
-[...4 lines deleted...]
-      <c r="A47" s="7" t="inlineStr">
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="8"/>
+    </row>
+    <row r="46" ht="19" customHeight="1">
+      <c r="A46" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI MINERAL PERINDUSTRIAN</t>
         </is>
       </c>
-      <c r="B47" s="7"/>
-[...4 lines deleted...]
-      <c r="G47" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+    </row>
+    <row r="47" ht="20" customHeight="1">
+      <c r="A47" s="9">
+        <v>28</v>
+      </c>
+      <c r="B47" s="8" t="inlineStr">
+        <is>
+          <t>NURUL ZULAIKHA AKMA BINTI MOHD ZAKI</t>
+        </is>
+      </c>
+      <c r="C47" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D47" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="G47" s="8" t="inlineStr">
+        <is>
+          <t>zulaikha@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="48" ht="20" customHeight="1">
       <c r="A48" s="9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>NURUL ZULAIKHA AKMA BINTI MOHD ZAKI</t>
+          <t>SUHAILA ALIEYA BT. DAUD</t>
         </is>
       </c>
       <c r="C48" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D48" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E48" s="9"/>
       <c r="F48" s="9" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>128</t>
         </is>
       </c>
       <c r="G48" s="8" t="inlineStr">
         <is>
-          <t>zulaikha@jmg.gov.my</t>
+          <t>suhaila@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="49" ht="20" customHeight="1">
       <c r="A49" s="9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
-          <t>SUHAILA ALIEYA BT. DAUD</t>
+          <t>SYAFIQAH BINTI SU'AIB</t>
         </is>
       </c>
       <c r="C49" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D49" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E49" s="9"/>
-      <c r="F49" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F49" s="9"/>
       <c r="G49" s="8" t="inlineStr">
         <is>
-          <t>suhaila@jmg.gov.my</t>
+          <t>syafiqah.suaib@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="50" ht="20" customHeight="1">
       <c r="A50" s="9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>SYAFIQAH BINTI SU'AIB</t>
+          <t>BRENDAWATI BINTI ISMAIL</t>
         </is>
       </c>
       <c r="C50" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D50" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C13</t>
         </is>
       </c>
       <c r="E50" s="9"/>
-      <c r="F50" s="9"/>
+      <c r="F50" s="9" t="inlineStr">
+        <is>
+          <t>1024</t>
+        </is>
+      </c>
       <c r="G50" s="8" t="inlineStr">
         <is>
-          <t>syafiqah.suaib@jmg.gov.my</t>
-[...29 lines deleted...]
-        <is>
           <t>brendawati@jmg.gov.my</t>
         </is>
       </c>
+    </row>
+    <row r="51" ht="19" customHeight="1">
+      <c r="A51" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENGURUSAN MAKLUMAT</t>
+        </is>
+      </c>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
     </row>
     <row r="52" ht="19" customHeight="1">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>UNIT PENGURUSAN MAKLUMAT</t>
+          <t>AKTIVITI GIS DAN KARTOGRAFI</t>
         </is>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
     </row>
-    <row r="53" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G53" s="7"/>
+    <row r="53" ht="20" customHeight="1">
+      <c r="A53" s="9">
+        <v>32</v>
+      </c>
+      <c r="B53" s="8" t="inlineStr">
+        <is>
+          <t>NURULAIN SYAFIRA ADIRA BINTI ABD RAZAK</t>
+        </is>
+      </c>
+      <c r="C53" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG JURUUKUR</t>
+        </is>
+      </c>
+      <c r="D53" s="9" t="inlineStr">
+        <is>
+          <t>JA5</t>
+        </is>
+      </c>
+      <c r="E53" s="9"/>
+      <c r="F53" s="9" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="G53" s="8" t="inlineStr">
+        <is>
+          <t>adira@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="54" ht="20" customHeight="1">
       <c r="A54" s="9">
-        <v>32</v>
-[...6 lines deleted...]
-      <c r="C54" s="10" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD HAFIZ BIN ZAMALUDIN</t>
+        </is>
+      </c>
+      <c r="C54" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
-      <c r="D54" s="11" t="inlineStr">
+      <c r="D54" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
-      <c r="E54" s="11"/>
-[...1 lines deleted...]
-      <c r="G54" s="8"/>
+      <c r="E54" s="9"/>
+      <c r="F54" s="9"/>
+      <c r="G54" s="8" t="inlineStr">
+        <is>
+          <t>hafizzamaludin@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="55" ht="20" customHeight="1">
       <c r="A55" s="9">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
-          <t>NURULAIN SYAFIRA ADIRA BINTI ABD RAZAK</t>
+          <t>MAZATUL AKMAR BINTI AROS</t>
         </is>
       </c>
       <c r="C55" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUUKUR</t>
+          <t>KETUA PENOLONG PENGARAH</t>
         </is>
       </c>
       <c r="D55" s="9" t="inlineStr">
         <is>
-          <t>JA5</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E55" s="9"/>
       <c r="F55" s="9" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>144</t>
         </is>
       </c>
       <c r="G55" s="8" t="inlineStr">
         <is>
-          <t>adira@jmg.gov.my</t>
-[...29 lines deleted...]
-        <is>
           <t>mazatul@jmg.gov.my</t>
         </is>
       </c>
+    </row>
+    <row r="56" ht="19" customHeight="1">
+      <c r="A56" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENTADBIRAN DAN KEWANGAN</t>
+        </is>
+      </c>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
     </row>
     <row r="57" ht="19" customHeight="1">
       <c r="A57" s="7" t="inlineStr">
         <is>
-          <t>UNIT PENTADBIRAN DAN KEWANGAN</t>
+          <t>KEWANGAN</t>
         </is>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
     </row>
-    <row r="58" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G58" s="7"/>
+    <row r="58" ht="20" customHeight="1">
+      <c r="A58" s="9">
+        <v>35</v>
+      </c>
+      <c r="B58" s="8" t="inlineStr">
+        <is>
+          <t>AZHARUDIN BIN KASIRAN</t>
+        </is>
+      </c>
+      <c r="C58" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (KEW)</t>
+        </is>
+      </c>
+      <c r="D58" s="9" t="inlineStr">
+        <is>
+          <t>W2</t>
+        </is>
+      </c>
+      <c r="E58" s="9"/>
+      <c r="F58" s="9" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="G58" s="8" t="inlineStr">
+        <is>
+          <t>azharudin@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="59" ht="20" customHeight="1">
       <c r="A59" s="9">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
-          <t>AZHARUDIN BIN KASIRAN</t>
+          <t>MUHAMMAD HELMI BIN CHE ZILAN</t>
         </is>
       </c>
       <c r="C59" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D59" s="9" t="inlineStr">
         <is>
           <t>W2</t>
         </is>
       </c>
       <c r="E59" s="9"/>
       <c r="F59" s="9" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>115</t>
         </is>
       </c>
       <c r="G59" s="8" t="inlineStr">
         <is>
-          <t>azharudin@jmg.gov.my</t>
+          <t>helmi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="60" ht="20" customHeight="1">
       <c r="A60" s="9">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD HELMI BIN CHE ZILAN</t>
+          <t>NURFATEN NADIA BINTI MOHD ZAMAN</t>
         </is>
       </c>
       <c r="C60" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (KEW)</t>
+          <t>PENOLONG PEGAWAI TADBIR</t>
         </is>
       </c>
       <c r="D60" s="9" t="inlineStr">
         <is>
-          <t>W2</t>
+          <t>N5</t>
         </is>
       </c>
       <c r="E60" s="9"/>
       <c r="F60" s="9" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>111</t>
         </is>
       </c>
       <c r="G60" s="8" t="inlineStr">
         <is>
-          <t>helmi@jmg.gov.my</t>
+          <t>nadia.zaman@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="61" ht="20" customHeight="1">
       <c r="A61" s="9">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
-          <t>NURFATEN NADIA BINTI MOHD ZAMAN</t>
+          <t>NURULAIZA BINTI ADNAN</t>
         </is>
       </c>
       <c r="C61" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI TADBIR</t>
+          <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D61" s="9" t="inlineStr">
         <is>
-          <t>N5</t>
+          <t>N2</t>
         </is>
       </c>
       <c r="E61" s="9"/>
       <c r="F61" s="9" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>116</t>
         </is>
       </c>
       <c r="G61" s="8" t="inlineStr">
         <is>
-          <t>nadia.zaman@jmg.gov.my</t>
+          <t>nurulaiza@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="62" ht="20" customHeight="1">
       <c r="A62" s="9">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>MARDZIAH BINTI HADI</t>
         </is>
       </c>
       <c r="C62" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D62" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E62" s="9"/>
       <c r="F62" s="9" t="inlineStr">
         <is>
           <t>114</t>
         </is>
       </c>
       <c r="G62" s="8" t="inlineStr">
         <is>
           <t>mardziah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="63" ht="20" customHeight="1">
       <c r="A63" s="9">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
-          <t>NURULAIZA BINTI ADNAN</t>
+          <t>SHAFINAH BINTI HASSAN</t>
         </is>
       </c>
       <c r="C63" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D63" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E63" s="9"/>
       <c r="F63" s="9" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="G63" s="8" t="inlineStr">
         <is>
-          <t>nurulaiza@jmg.gov.my</t>
+          <t>syafinah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="64" ht="20" customHeight="1">
       <c r="A64" s="9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>SHAFINAH BINTI HASSAN</t>
+          <t>SHIRLY BINTI MOHD NOR</t>
         </is>
       </c>
       <c r="C64" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEGAWAI KHIDMAT PELANGGAN</t>
         </is>
       </c>
       <c r="D64" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E64" s="9"/>
       <c r="F64" s="9" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>0</t>
         </is>
       </c>
       <c r="G64" s="8" t="inlineStr">
         <is>
-          <t>syafinah@jmg.gov.my</t>
+          <t>shirly@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="65" ht="20" customHeight="1">
       <c r="A65" s="9">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>SHIRLY BINTI MOHD NOR</t>
+          <t>GHAZALI BIN ABD. RAHIM</t>
         </is>
       </c>
       <c r="C65" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI KHIDMAT PELANGGAN</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D65" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E65" s="9"/>
       <c r="F65" s="9" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>124</t>
         </is>
       </c>
       <c r="G65" s="8" t="inlineStr">
         <is>
-          <t>shirly@jmg.gov.my</t>
+          <t>ghazali@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="66" ht="20" customHeight="1">
       <c r="A66" s="9">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>GHAZALI BIN ABD. RAHIM</t>
+          <t>KHATIJAH BINTI MAT PIAH</t>
         </is>
       </c>
       <c r="C66" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D66" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E66" s="9"/>
       <c r="F66" s="9" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>118</t>
         </is>
       </c>
       <c r="G66" s="8" t="inlineStr">
         <is>
-          <t>ghazali@jmg.gov.my</t>
+          <t>khatijah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="67" ht="20" customHeight="1">
       <c r="A67" s="9">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>KHATIJAH BINTI MAT PIAH</t>
+          <t>MOHD FAUZE BIN AB. MAJID</t>
         </is>
       </c>
       <c r="C67" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D67" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E67" s="9"/>
       <c r="F67" s="9" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>120</t>
         </is>
       </c>
       <c r="G67" s="8" t="inlineStr">
         <is>
-          <t>khatijah@jmg.gov.my</t>
+          <t>fauze@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="68" ht="20" customHeight="1">
       <c r="A68" s="9">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>MOHD FAUZE BIN AB. MAJID</t>
+          <t>MOHD HAFEEZ BIN RUSLI</t>
         </is>
       </c>
       <c r="C68" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D68" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E68" s="9"/>
       <c r="F68" s="9" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>123</t>
         </is>
       </c>
       <c r="G68" s="8" t="inlineStr">
         <is>
-          <t>fauze@jmg.gov.my</t>
+          <t>hafeez@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="69" ht="20" customHeight="1">
       <c r="A69" s="9">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
-          <t>MOHD HAFEEZ BIN RUSLI</t>
+          <t>MOHD ZAIBRI BIN ZAHHAN</t>
         </is>
       </c>
       <c r="C69" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D69" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E69" s="9"/>
       <c r="F69" s="9" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>119</t>
         </is>
       </c>
       <c r="G69" s="8" t="inlineStr">
         <is>
-          <t>hafeez@jmg.gov.my</t>
+          <t>zaibri.zahhan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="70" ht="20" customHeight="1">
       <c r="A70" s="9">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>MOHD ZAIBRI BIN ZAHHAN</t>
+          <t>NOOR AISYAM BIN MAT NOOR</t>
         </is>
       </c>
       <c r="C70" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D70" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E70" s="9"/>
       <c r="F70" s="9" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>121</t>
         </is>
       </c>
       <c r="G70" s="8" t="inlineStr">
         <is>
-          <t>zaibri.zahhan@jmg.gov.my</t>
+          <t>aisyam@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="71" ht="20" customHeight="1">
       <c r="A71" s="9">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
-          <t>NOOR AISYAM BIN MAT NOOR</t>
+          <t>SHAH HAFIZAN BIN SOHAIMI</t>
         </is>
       </c>
       <c r="C71" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D71" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E71" s="9"/>
       <c r="F71" s="9" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>122</t>
         </is>
       </c>
       <c r="G71" s="8" t="inlineStr">
         <is>
-          <t>aisyam@jmg.gov.my</t>
+          <t>shahafizan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="72" ht="20" customHeight="1">
       <c r="A72" s="9">
-        <v>48</v>
-[...29 lines deleted...]
-      <c r="A73" s="9">
         <v>49</v>
       </c>
-      <c r="B73" s="10" t="inlineStr">
+      <c r="B72" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
-      <c r="C73" s="10" t="inlineStr">
+      <c r="C72" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
-      <c r="D73" s="11"/>
-[...2 lines deleted...]
-      <c r="G73" s="8"/>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="11"/>
+      <c r="G72" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
+  <mergeCells count="21">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A20:G20"/>
-    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="A23:G23"/>
     <mergeCell ref="A25:G25"/>
-    <mergeCell ref="A26:G26"/>
-[...2 lines deleted...]
-    <mergeCell ref="A39:G39"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A38:G38"/>
+    <mergeCell ref="A41:G41"/>
     <mergeCell ref="A42:G42"/>
-    <mergeCell ref="A43:G43"/>
-    <mergeCell ref="A47:G47"/>
+    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
-    <mergeCell ref="A53:G53"/>
+    <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
-    <mergeCell ref="A58:G58"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
@@ -9624,51 +9567,51 @@
           <t>101</t>
         </is>
       </c>
       <c r="G8" s="8" t="inlineStr">
         <is>
           <t>azizan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="9" ht="20" customHeight="1">
       <c r="A9" s="9">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>SYAZALINA BINTI ABDUL MANAN</t>
         </is>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
           <t>SETIAUSAHA PEJABAT</t>
         </is>
       </c>
       <c r="D9" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>N5</t>
         </is>
       </c>
       <c r="E9" s="9"/>
       <c r="F9" s="9" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="G9" s="8" t="inlineStr">
         <is>
           <t>syazalina@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="10" ht="19" customHeight="1">
       <c r="A10" s="7" t="inlineStr">
         <is>
           <t>UNIT GEOSAINS</t>
         </is>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
@@ -9846,118 +9789,126 @@
         </is>
       </c>
       <c r="G17" s="8" t="inlineStr">
         <is>
           <t>badrulamin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="18" ht="19" customHeight="1">
       <c r="A18" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI HIDROGEOLOGI</t>
         </is>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
     </row>
     <row r="19" ht="20" customHeight="1">
       <c r="A19" s="9">
         <v>8</v>
       </c>
-      <c r="B19" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" s="10" t="inlineStr">
+      <c r="B19" s="8" t="inlineStr">
+        <is>
+          <t>ATILIA BINTI BASHARDIN</t>
+        </is>
+      </c>
+      <c r="C19" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D19" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G19" s="8"/>
+      <c r="D19" s="9" t="inlineStr">
+        <is>
+          <t>C9</t>
+        </is>
+      </c>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="8" t="inlineStr">
+        <is>
+          <t>atilia@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="20" ht="20" customHeight="1">
       <c r="A20" s="9">
         <v>9</v>
       </c>
-      <c r="B20" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" s="8" t="inlineStr">
+      <c r="B20" s="10" t="inlineStr">
+        <is>
+          <t>MUHD ASYRAF BIN ABDULLAH</t>
+        </is>
+      </c>
+      <c r="C20" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D20" s="9" t="inlineStr">
+      <c r="D20" s="11" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
-      <c r="E20" s="9"/>
-      <c r="F20" s="9"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
       <c r="G20" s="8" t="inlineStr">
         <is>
-          <t>atilia@jmg.gov.my</t>
+          <t>asyraf@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="21" ht="20" customHeight="1">
       <c r="A21" s="9">
         <v>10</v>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
-          <t>JAWATAN KOSONG</t>
+          <t>NIK MOHD FIKRI BIN MHD NOR</t>
         </is>
       </c>
       <c r="C21" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D21" s="11" t="inlineStr">
         <is>
-          <t>C1/C2</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
-      <c r="G21" s="8"/>
+      <c r="G21" s="8" t="inlineStr">
+        <is>
+          <t>nmfikri@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="22" ht="20" customHeight="1">
       <c r="A22" s="9">
         <v>11</v>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>WAN NUR SYARIYATUL ADILA BINTI WAN NADZRI</t>
         </is>
       </c>
       <c r="C22" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D22" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="9" t="inlineStr">
         <is>
           <t>122</t>
         </is>
@@ -10070,107 +10021,95 @@
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
     </row>
     <row r="28" ht="19" customHeight="1">
       <c r="A28" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI MINERAL BERLOGAM</t>
         </is>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
     </row>
     <row r="29" ht="20" customHeight="1">
       <c r="A29" s="9">
         <v>15</v>
       </c>
-      <c r="B29" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" s="8" t="inlineStr">
+      <c r="B29" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C29" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D29" s="9" t="inlineStr">
-[...5 lines deleted...]
-      <c r="F29" s="9" t="inlineStr">
+      <c r="D29" s="11" t="inlineStr">
+        <is>
+          <t>C9/C10</t>
+        </is>
+      </c>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
-      <c r="G29" s="8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G29" s="8"/>
     </row>
     <row r="30" ht="20" customHeight="1">
       <c r="A30" s="9">
         <v>16</v>
       </c>
-      <c r="B30" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C30" s="8" t="inlineStr">
+      <c r="B30" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C30" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D30" s="9" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="D30" s="11" t="inlineStr">
+        <is>
+          <t>C1/C2</t>
+        </is>
+      </c>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="8"/>
     </row>
     <row r="31" ht="20" customHeight="1">
       <c r="A31" s="9">
         <v>17</v>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>AMMAR MUSTAQIM BIN ABDUL BOSTANI</t>
         </is>
       </c>
       <c r="C31" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D31" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="8" t="inlineStr">
         <is>
           <t>ammar@jmg.gov.my</t>
@@ -10191,51 +10130,51 @@
       <c r="G32" s="7"/>
     </row>
     <row r="33" ht="20" customHeight="1">
       <c r="A33" s="9">
         <v>18</v>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>YONG ADILAH BINTI MUSTAFA</t>
         </is>
       </c>
       <c r="C33" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D33" s="9" t="inlineStr">
         <is>
           <t>C10</t>
         </is>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="8" t="inlineStr">
         <is>
-          <t>yong@jmg.gov.my</t>
+          <t>yongadilah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="34" ht="20" customHeight="1">
       <c r="A34" s="9">
         <v>19</v>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>SAIFUL AZWAN BIN KASSIM</t>
         </is>
       </c>
       <c r="C34" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D34" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E34" s="9"/>
       <c r="F34" s="9" t="inlineStr">
         <is>
@@ -10990,51 +10929,51 @@
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A37:G37"/>
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A41:G41"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A57:G57"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G205"/>
+  <dimension ref="A1:G208"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="21" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SENARAI NOMBOR SAMBUNGAN</t>
         </is>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -11520,495 +11459,487 @@
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D24" s="9" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="9" t="inlineStr">
         <is>
           <t>210</t>
         </is>
       </c>
       <c r="G24" s="8" t="inlineStr">
         <is>
           <t>wan_ibrahim@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="25" ht="20" customHeight="1">
       <c r="A25" s="9">
         <v>11</v>
       </c>
-      <c r="B25" s="8" t="inlineStr">
+      <c r="B25" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C25" s="10" t="inlineStr">
+        <is>
+          <t>PENOLONG SETIAUSAHA PEJABAT</t>
+        </is>
+      </c>
+      <c r="D25" s="11" t="inlineStr">
+        <is>
+          <t>N1</t>
+        </is>
+      </c>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="8"/>
+    </row>
+    <row r="26" ht="20" customHeight="1">
+      <c r="A26" s="9">
+        <v>12</v>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
         <is>
           <t>SAIFUL BAHARIL BIN ABU BAKAR</t>
         </is>
       </c>
-      <c r="C25" s="8" t="inlineStr">
+      <c r="C26" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
-      <c r="D25" s="9" t="inlineStr">
+      <c r="D26" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E25" s="9"/>
-      <c r="F25" s="9" t="inlineStr">
+      <c r="E26" s="9"/>
+      <c r="F26" s="9" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
-      <c r="G25" s="8" t="inlineStr">
+      <c r="G26" s="8" t="inlineStr">
         <is>
           <t>saiful@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="26" ht="19" customHeight="1">
-      <c r="A26" s="7" t="inlineStr">
+    <row r="27" ht="19" customHeight="1">
+      <c r="A27" s="7" t="inlineStr">
         <is>
           <t>UNIT MAKMAL BATUAN DAN AIR</t>
         </is>
       </c>
-      <c r="B26" s="7"/>
-[...35 lines deleted...]
-      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
     </row>
     <row r="28" ht="20" customHeight="1">
       <c r="A28" s="9">
         <v>13</v>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>AZRUL BIN ARIFIN</t>
+          <t>MOHD FAHAMI BIN ABAS</t>
         </is>
       </c>
       <c r="C28" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D28" s="9" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="9" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>139</t>
         </is>
       </c>
       <c r="G28" s="8" t="inlineStr">
         <is>
-          <t>azrul@jmg.gov.my</t>
+          <t>fahami@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="29" ht="20" customHeight="1">
       <c r="A29" s="9">
         <v>14</v>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
-          <t>S.PASUPATHI A/L SUBRAMANIAM</t>
+          <t>AZRUL BIN ARIFIN</t>
         </is>
       </c>
       <c r="C29" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D29" s="9" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
       <c r="E29" s="9"/>
       <c r="F29" s="9" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>117</t>
         </is>
       </c>
       <c r="G29" s="8" t="inlineStr">
         <is>
-          <t>pasu@jmg.gov.my</t>
+          <t>azrul@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="30" ht="20" customHeight="1">
       <c r="A30" s="9">
         <v>15</v>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>FAHIMAH ZAIDAH BINTI ZAINOL ABIDIN</t>
+          <t>S.PASUPATHI A/L SUBRAMANIAM</t>
         </is>
       </c>
       <c r="C30" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D30" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E30" s="9"/>
       <c r="F30" s="9" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>215</t>
         </is>
       </c>
       <c r="G30" s="8" t="inlineStr">
         <is>
-          <t>fahimah@jmg.gov.my</t>
+          <t>pasu@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="31" ht="20" customHeight="1">
       <c r="A31" s="9">
         <v>16</v>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
-          <t>AMIRUL ZAHIM BIN MD ZAKARIA</t>
+          <t>FAHIMAH ZAIDAH BINTI ZAINOL ABIDIN</t>
         </is>
       </c>
       <c r="C31" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D31" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="9" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="G31" s="8" t="inlineStr">
         <is>
-          <t>amirul@jmg.gov.my</t>
+          <t>fahimah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="32" ht="20" customHeight="1">
       <c r="A32" s="9">
         <v>17</v>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>CLYDERICK BONAVENTURE</t>
+          <t>AMIRUL ZAHIM BIN MD ZAKARIA</t>
         </is>
       </c>
       <c r="C32" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D32" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="9" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="G32" s="8" t="inlineStr">
         <is>
-          <t>clyderick@jmg.gov.my</t>
+          <t>amirul@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="33" ht="20" customHeight="1">
       <c r="A33" s="9">
         <v>18</v>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
-          <t>WAN ERDALINA BINTI WAN DALI</t>
+          <t>CLYDERICK BONAVENTURE</t>
         </is>
       </c>
       <c r="C33" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D33" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="9" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>222</t>
         </is>
       </c>
       <c r="G33" s="8" t="inlineStr">
         <is>
-          <t>wanerdalina@jmg.gov.my</t>
+          <t>clyderick@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="34" ht="20" customHeight="1">
       <c r="A34" s="9">
         <v>19</v>
       </c>
-      <c r="B34" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C34" s="10" t="inlineStr">
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>WAN ERDALINA BINTI WAN DALI</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D34" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G34" s="8"/>
+      <c r="D34" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E34" s="9"/>
+      <c r="F34" s="9" t="inlineStr">
+        <is>
+          <t>182</t>
+        </is>
+      </c>
+      <c r="G34" s="8" t="inlineStr">
+        <is>
+          <t>wanerdalina@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="35" ht="20" customHeight="1">
       <c r="A35" s="9">
         <v>20</v>
       </c>
-      <c r="B35" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" s="8" t="inlineStr">
+      <c r="B35" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C35" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D35" s="9" t="inlineStr">
+      <c r="D35" s="11" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
-      <c r="E35" s="9"/>
-[...9 lines deleted...]
-      </c>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="8"/>
     </row>
     <row r="36" ht="20" customHeight="1">
       <c r="A36" s="9">
         <v>21</v>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>RUBENS CHIA</t>
+          <t>NUR AMIRAH IZZATI BINTI MAT AROP</t>
         </is>
       </c>
       <c r="C36" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D36" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E36" s="9"/>
       <c r="F36" s="9" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>182</t>
         </is>
       </c>
       <c r="G36" s="8" t="inlineStr">
         <is>
-          <t>rubens@jmg.gov.my</t>
+          <t>nuramirah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="37" ht="20" customHeight="1">
       <c r="A37" s="9">
         <v>22</v>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD HANIF BIN MUSLIMAN</t>
+          <t>RUBENS CHIA</t>
         </is>
       </c>
       <c r="C37" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KHIDMAT AM</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D37" s="9" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E37" s="9"/>
       <c r="F37" s="9" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="G37" s="8" t="inlineStr">
         <is>
+          <t>rubens@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="20" customHeight="1">
+      <c r="A38" s="9">
+        <v>23</v>
+      </c>
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>MOHAMAD HANIF BIN MUSLIMAN</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D38" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="G38" s="8" t="inlineStr">
+        <is>
           <t>hanif@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="38" ht="19" customHeight="1">
-      <c r="A38" s="7" t="inlineStr">
+    <row r="39" ht="19" customHeight="1">
+      <c r="A39" s="7" t="inlineStr">
         <is>
           <t>UNIT MAKMAL EKSPLORASI GEOKIMIA (KUANTAN)</t>
         </is>
       </c>
-      <c r="B38" s="7"/>
-[...35 lines deleted...]
-      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
     </row>
     <row r="40" ht="20" customHeight="1">
       <c r="A40" s="9">
         <v>24</v>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>MAHTHIR BIN AMIR</t>
+          <t>NOOR AKHMAR BIN KAMARUDIN</t>
         </is>
       </c>
       <c r="C40" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D40" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E40" s="9"/>
       <c r="F40" s="9" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>222</t>
         </is>
       </c>
       <c r="G40" s="8" t="inlineStr">
         <is>
-          <t>mahthir@jmg.gov.my</t>
+          <t>akma@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="41" ht="20" customHeight="1">
       <c r="A41" s="9">
         <v>25</v>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>YUSRIL A'MALI BIN MOHD YUSUF @ HAMID</t>
         </is>
       </c>
       <c r="C41" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D41" s="9" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
       <c r="E41" s="9"/>
       <c r="F41" s="9" t="inlineStr">
         <is>
@@ -12210,4360 +12141,4441 @@
         </is>
       </c>
       <c r="D48" s="9" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="E48" s="9"/>
       <c r="F48" s="9" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="G48" s="8" t="inlineStr">
         <is>
           <t>rosiah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="49" ht="20" customHeight="1">
       <c r="A49" s="9">
         <v>33</v>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
-          <t>AHMAD JEFRI BIN OTHMAN</t>
+          <t>MAHTHIR BIN AMIR</t>
         </is>
       </c>
       <c r="C49" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D49" s="9" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="E49" s="9"/>
       <c r="F49" s="9" t="inlineStr">
         <is>
           <t>709</t>
         </is>
       </c>
       <c r="G49" s="8" t="inlineStr">
         <is>
-          <t>jefri@jmg.gov.my</t>
+          <t>mahthir@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="50" ht="20" customHeight="1">
       <c r="A50" s="9">
         <v>34</v>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>ROHANI BINTI YUSOF</t>
+          <t>AHMAD JEFRI BIN OTHMAN</t>
         </is>
       </c>
       <c r="C50" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D50" s="9" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="E50" s="9"/>
       <c r="F50" s="9" t="inlineStr">
         <is>
           <t>709</t>
         </is>
       </c>
       <c r="G50" s="8" t="inlineStr">
         <is>
-          <t>roha@jmg.gov.my</t>
+          <t>jefri@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="51" ht="20" customHeight="1">
       <c r="A51" s="9">
         <v>35</v>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
-          <t>ZAHARI BIN JAAFAR</t>
+          <t>ROHANI BINTI YUSOF</t>
         </is>
       </c>
       <c r="C51" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D51" s="9" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="E51" s="9"/>
       <c r="F51" s="9" t="inlineStr">
         <is>
           <t>709</t>
         </is>
       </c>
       <c r="G51" s="8" t="inlineStr">
         <is>
-          <t>izz@jmg.gov.my</t>
+          <t>roha@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="52" ht="20" customHeight="1">
       <c r="A52" s="9">
         <v>36</v>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>MOHD NAZREEN ALHAFIZ BIN MUHAMAD JAPERI</t>
+          <t>ZAHARI BIN JAAFAR</t>
         </is>
       </c>
       <c r="C52" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D52" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E52" s="9"/>
       <c r="F52" s="9" t="inlineStr">
         <is>
           <t>709</t>
         </is>
       </c>
       <c r="G52" s="8" t="inlineStr">
         <is>
-          <t>nazreenalhafiz@jmg.gov.my</t>
+          <t>izz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="53" ht="20" customHeight="1">
       <c r="A53" s="9">
         <v>37</v>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
-          <t>NOR DALILA BINTI ISMAIL</t>
+          <t>MOHD NAZREEN ALHAFIZ BIN MUHAMAD JAPERI</t>
         </is>
       </c>
       <c r="C53" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D53" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E53" s="9"/>
       <c r="F53" s="9" t="inlineStr">
         <is>
           <t>709</t>
         </is>
       </c>
       <c r="G53" s="8" t="inlineStr">
         <is>
-          <t>dalila@jmg.gov.my</t>
+          <t>nazreenalhafiz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="54" ht="20" customHeight="1">
       <c r="A54" s="9">
         <v>38</v>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>SHAHIZAM BIN MOHD SHAFIE</t>
+          <t>NOR DALILA BINTI ISMAIL</t>
         </is>
       </c>
       <c r="C54" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D54" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E54" s="9"/>
       <c r="F54" s="9" t="inlineStr">
         <is>
           <t>709</t>
         </is>
       </c>
       <c r="G54" s="8" t="inlineStr">
         <is>
-          <t>shzms@jmg.gov.my</t>
+          <t>dalila@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="55" ht="20" customHeight="1">
       <c r="A55" s="9">
         <v>39</v>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
-          <t>SITI NUR SURAYA BINTI CHE HASHIM</t>
+          <t>SHAHIZAM BIN MOHD SHAFIE</t>
         </is>
       </c>
       <c r="C55" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D55" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E55" s="9"/>
       <c r="F55" s="9" t="inlineStr">
         <is>
           <t>709</t>
         </is>
       </c>
       <c r="G55" s="8" t="inlineStr">
         <is>
-          <t>ct_nursuraya@jmg.gov.my</t>
+          <t>shzms@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="56" ht="20" customHeight="1">
       <c r="A56" s="9">
         <v>40</v>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD FARHAN BIN DAUD</t>
+          <t>SITI NUR SURAYA BINTI CHE HASHIM</t>
         </is>
       </c>
       <c r="C56" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D56" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E56" s="9"/>
       <c r="F56" s="9" t="inlineStr">
         <is>
           <t>709</t>
         </is>
       </c>
       <c r="G56" s="8" t="inlineStr">
         <is>
-          <t>farhandaud@jmg.gov.my</t>
+          <t>ct_nursuraya@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="57" ht="20" customHeight="1">
       <c r="A57" s="9">
         <v>41</v>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
-          <t>SITI MUNIRAH BINTI SHAMSUDIN</t>
+          <t>MOHAMAD FARHAN BIN DAUD</t>
         </is>
       </c>
       <c r="C57" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D57" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E57" s="9"/>
-      <c r="F57" s="9"/>
+      <c r="F57" s="9" t="inlineStr">
+        <is>
+          <t>709</t>
+        </is>
+      </c>
       <c r="G57" s="8" t="inlineStr">
         <is>
-          <t>munirah@jmg.gov.my</t>
+          <t>farhandaud@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="58" ht="20" customHeight="1">
       <c r="A58" s="9">
         <v>42</v>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>VAENELLYN JANE ALOYSIUS</t>
+          <t>SITI MUNIRAH BINTI SHAMSUDIN</t>
         </is>
       </c>
       <c r="C58" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D58" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E58" s="9"/>
-      <c r="F58" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F58" s="9"/>
       <c r="G58" s="8" t="inlineStr">
         <is>
-          <t>vaenelly@jmg.gov.my</t>
+          <t>munirah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="59" ht="20" customHeight="1">
       <c r="A59" s="9">
         <v>43</v>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
-          <t>WAN FAUZILAWATI BINTI WAN OMAR</t>
+          <t>VAENELLYN JANE ALOYSIUS</t>
         </is>
       </c>
       <c r="C59" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D59" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E59" s="9"/>
       <c r="F59" s="9" t="inlineStr">
         <is>
           <t>709</t>
         </is>
       </c>
       <c r="G59" s="8" t="inlineStr">
         <is>
+          <t>vaenelly@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" ht="20" customHeight="1">
+      <c r="A60" s="9">
+        <v>44</v>
+      </c>
+      <c r="B60" s="8" t="inlineStr">
+        <is>
+          <t>WAN FAUZILAWATI BINTI WAN OMAR</t>
+        </is>
+      </c>
+      <c r="C60" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D60" s="9" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9" t="inlineStr">
+        <is>
+          <t>709</t>
+        </is>
+      </c>
+      <c r="G60" s="8" t="inlineStr">
+        <is>
           <t>fauzilawati@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="60" ht="19" customHeight="1">
-      <c r="A60" s="7" t="inlineStr">
+    <row r="61" ht="19" customHeight="1">
+      <c r="A61" s="7" t="inlineStr">
         <is>
           <t>UNIT MAKMAL MINERAL BERLOGAM DAN ALOI</t>
         </is>
       </c>
-      <c r="B60" s="7"/>
-[...35 lines deleted...]
-      </c>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
     </row>
     <row r="62" ht="20" customHeight="1">
       <c r="A62" s="9">
         <v>45</v>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>MOHD FUZI BIN HASHIM</t>
         </is>
       </c>
       <c r="C62" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D62" s="9" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
       <c r="E62" s="9"/>
       <c r="F62" s="9" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="G62" s="8" t="inlineStr">
         <is>
           <t>fuzi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="63" ht="20" customHeight="1">
       <c r="A63" s="9">
         <v>46</v>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
-          <t>MOHD ZAHAR BIN IBRAHIM</t>
+          <t>BALACHANDAR A/L SUBRAMANIYAN</t>
         </is>
       </c>
       <c r="C63" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D63" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E63" s="9"/>
       <c r="F63" s="9" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>119</t>
         </is>
       </c>
       <c r="G63" s="8" t="inlineStr">
         <is>
-          <t>zahar@jmg.gov.my</t>
+          <t>ssbhalah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="64" ht="20" customHeight="1">
       <c r="A64" s="9">
         <v>47</v>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>NURUL HUSNA BINTI ISMAYATIM</t>
+          <t>MOHD ZAHAR BIN IBRAHIM</t>
         </is>
       </c>
       <c r="C64" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D64" s="9" t="inlineStr">
         <is>
           <t>C10</t>
         </is>
       </c>
       <c r="E64" s="9"/>
       <c r="F64" s="9" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>226</t>
         </is>
       </c>
       <c r="G64" s="8" t="inlineStr">
         <is>
-          <t>nurulhusna@jmg.gov.my</t>
+          <t>zahar@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="65" ht="20" customHeight="1">
       <c r="A65" s="9">
         <v>48</v>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>TAMILARASI A/P GANASAN</t>
+          <t>NURUL HUSNA BINTI ISMAYATIM</t>
         </is>
       </c>
       <c r="C65" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D65" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E65" s="9"/>
-      <c r="F65" s="9"/>
+      <c r="F65" s="9" t="inlineStr">
+        <is>
+          <t>221</t>
+        </is>
+      </c>
       <c r="G65" s="8" t="inlineStr">
         <is>
-          <t>tamilarasi@jmg.gov.my</t>
+          <t>nurulhusna@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="66" ht="20" customHeight="1">
       <c r="A66" s="9">
         <v>49</v>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>MARIHAM BINTI YAACOB</t>
+          <t>TAMILARASI A/P GANASAN</t>
         </is>
       </c>
       <c r="C66" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D66" s="9" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E66" s="9"/>
-      <c r="F66" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F66" s="9"/>
       <c r="G66" s="8" t="inlineStr">
         <is>
-          <t>mariham@jmg.gov.my</t>
+          <t>tamilarasi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="67" ht="20" customHeight="1">
       <c r="A67" s="9">
         <v>50</v>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>MAJDI BIN BALI</t>
+          <t>MARIHAM BINTI YAACOB</t>
         </is>
       </c>
       <c r="C67" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D67" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E67" s="9"/>
       <c r="F67" s="9" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>182</t>
         </is>
       </c>
       <c r="G67" s="8" t="inlineStr">
         <is>
-          <t>majdi@jmg.gov.my</t>
+          <t>mariham@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="68" ht="20" customHeight="1">
       <c r="A68" s="9">
         <v>51</v>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>SAEDA A/P ANJANG</t>
+          <t>MAJDI BIN BALI</t>
         </is>
       </c>
       <c r="C68" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D68" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E68" s="9"/>
       <c r="F68" s="9" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>298</t>
         </is>
       </c>
       <c r="G68" s="8" t="inlineStr">
         <is>
-          <t>saeda@jmg.gov.my</t>
+          <t>majdi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="69" ht="20" customHeight="1">
       <c r="A69" s="9">
         <v>52</v>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
-          <t>FAKHRUL ANWAR BIN NOOR ARMAN</t>
+          <t>SAEDA A/P ANJANG</t>
         </is>
       </c>
       <c r="C69" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D69" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E69" s="9"/>
       <c r="F69" s="9" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="G69" s="8" t="inlineStr">
         <is>
-          <t>fakhrulanwar@jmg.gov.my</t>
+          <t>saeda@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="70" ht="20" customHeight="1">
       <c r="A70" s="9">
         <v>53</v>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>SITI YUS SYAFEERA BINTI SAPUAN</t>
+          <t>FAKHRUL ANWAR BIN NOOR ARMAN</t>
         </is>
       </c>
       <c r="C70" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D70" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E70" s="9"/>
       <c r="F70" s="9" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="G70" s="8" t="inlineStr">
         <is>
-          <t>syafeera@jmg.gov.my</t>
+          <t>fakhrulanwar@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="71" ht="20" customHeight="1">
       <c r="A71" s="9">
         <v>54</v>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
-          <t>WAN MOHD FAIZ BIN WAN MASRI</t>
+          <t>SITI YUS SYAFEERA BINTI SAPUAN</t>
         </is>
       </c>
       <c r="C71" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D71" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E71" s="9"/>
-      <c r="F71" s="9"/>
+      <c r="F71" s="9" t="inlineStr">
+        <is>
+          <t>242</t>
+        </is>
+      </c>
       <c r="G71" s="8" t="inlineStr">
         <is>
-          <t>faiz@jmg.gov.my</t>
+          <t>syafeera@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="72" ht="20" customHeight="1">
       <c r="A72" s="9">
         <v>55</v>
       </c>
-      <c r="B72" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C72" s="10" t="inlineStr">
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>WAN MOHD FAIZ BIN WAN MASRI</t>
+        </is>
+      </c>
+      <c r="C72" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D72" s="11"/>
-[...2 lines deleted...]
-      <c r="G72" s="8"/>
+      <c r="D72" s="9" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E72" s="9"/>
+      <c r="F72" s="9"/>
+      <c r="G72" s="8" t="inlineStr">
+        <is>
+          <t>faiz@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="73" ht="20" customHeight="1">
       <c r="A73" s="9">
         <v>56</v>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C73" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D73" s="11"/>
       <c r="E73" s="11"/>
       <c r="F73" s="11"/>
       <c r="G73" s="8"/>
     </row>
-    <row r="74" ht="19" customHeight="1">
-      <c r="A74" s="7" t="inlineStr">
+    <row r="74" ht="20" customHeight="1">
+      <c r="A74" s="9">
+        <v>57</v>
+      </c>
+      <c r="B74" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C74" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D74" s="11"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="11"/>
+      <c r="G74" s="8"/>
+    </row>
+    <row r="75" ht="19" customHeight="1">
+      <c r="A75" s="7" t="inlineStr">
         <is>
           <t>UNIT MAKMAL MINERAL PERINDUSTRIAN</t>
         </is>
       </c>
-      <c r="B74" s="7"/>
-[...35 lines deleted...]
-      </c>
+      <c r="B75" s="7"/>
+      <c r="C75" s="7"/>
+      <c r="D75" s="7"/>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
     </row>
     <row r="76" ht="20" customHeight="1">
       <c r="A76" s="9">
         <v>58</v>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>SHAHRIZAN BIN IBRAHIM</t>
+          <t>MOHAMMAD ASWANDI BIN ARIFF</t>
         </is>
       </c>
       <c r="C76" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D76" s="9" t="inlineStr">
         <is>
-          <t>C12</t>
+          <t>C13</t>
         </is>
       </c>
       <c r="E76" s="9"/>
       <c r="F76" s="9" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>148</t>
         </is>
       </c>
       <c r="G76" s="8" t="inlineStr">
         <is>
-          <t>shariz@jmg.gov.my</t>
+          <t>aswandi72@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="77" ht="20" customHeight="1">
       <c r="A77" s="9">
         <v>59</v>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
-          <t>AKRIMI MASUA BINTI MOHAMAD</t>
+          <t>SHAHRIZAN BIN IBRAHIM</t>
         </is>
       </c>
       <c r="C77" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D77" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E77" s="9"/>
       <c r="F77" s="9" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>234</t>
         </is>
       </c>
       <c r="G77" s="8" t="inlineStr">
         <is>
-          <t>akrimi@jmg.gov.my</t>
+          <t>shariz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="78" ht="20" customHeight="1">
       <c r="A78" s="9">
         <v>60</v>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>MOHAMMAD NUR HAFIZ BIN HAMID</t>
+          <t>AKRIMI MASUA BINTI MOHAMAD</t>
         </is>
       </c>
       <c r="C78" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D78" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E78" s="9"/>
       <c r="F78" s="9" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="G78" s="8" t="inlineStr">
         <is>
-          <t>nur.hafiz@jmg.gov.my</t>
+          <t>akrimi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="79" ht="20" customHeight="1">
       <c r="A79" s="9">
         <v>61</v>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
-          <t>NAZILAH BINTI AHMAD NAZRI</t>
+          <t>MOHAMMAD NUR HAFIZ BIN HAMID</t>
         </is>
       </c>
       <c r="C79" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D79" s="9" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E79" s="9"/>
       <c r="F79" s="9" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>130</t>
         </is>
       </c>
       <c r="G79" s="8" t="inlineStr">
         <is>
-          <t>nazilah@jmg.gov.my</t>
+          <t>nur.hafiz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="80" ht="20" customHeight="1">
       <c r="A80" s="9">
         <v>62</v>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>ABDUL RANI BIN ABU BAKAR</t>
+          <t>NAZILAH BINTI AHMAD NAZRI</t>
         </is>
       </c>
       <c r="C80" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D80" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E80" s="9"/>
       <c r="F80" s="9" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>233</t>
         </is>
       </c>
       <c r="G80" s="8" t="inlineStr">
         <is>
-          <t>rani@jmg.gov.my</t>
+          <t>nazilah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="81" ht="20" customHeight="1">
       <c r="A81" s="9">
         <v>63</v>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
-          <t>KHATIB BIN MD YAN</t>
+          <t>ABDUL RANI BIN ABU BAKAR</t>
         </is>
       </c>
       <c r="C81" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D81" s="9" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="E81" s="9"/>
       <c r="F81" s="9" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="G81" s="8" t="inlineStr">
         <is>
-          <t>khatib@jmg.gov.my</t>
+          <t>rani@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="82" ht="20" customHeight="1">
       <c r="A82" s="9">
         <v>64</v>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>AMIRUL ZAKI BIN ISHAK</t>
+          <t>KHATIB BIN MD YAN</t>
         </is>
       </c>
       <c r="C82" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D82" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E82" s="9"/>
       <c r="F82" s="9" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="G82" s="8" t="inlineStr">
         <is>
-          <t>amirul.zaki@jmg.gov.my</t>
+          <t>khatib@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="83" ht="20" customHeight="1">
       <c r="A83" s="9">
         <v>65</v>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
-          <t>MUHAMAD ARIF BIN ABDUL KARIM</t>
+          <t>AMIRUL ZAKI BIN ISHAK</t>
         </is>
       </c>
       <c r="C83" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D83" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E83" s="9"/>
       <c r="F83" s="9" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="G83" s="8" t="inlineStr">
         <is>
-          <t>arif86@jmg.gov.my</t>
+          <t>amirul.zaki@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="84" ht="20" customHeight="1">
       <c r="A84" s="9">
         <v>66</v>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>SURAYA BINTI ABDULLAH SANI</t>
+          <t>MUHAMAD ARIF BIN ABDUL KARIM</t>
         </is>
       </c>
       <c r="C84" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D84" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E84" s="9"/>
       <c r="F84" s="9" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="G84" s="8" t="inlineStr">
         <is>
-          <t>suraya@jmg.gov.my</t>
+          <t>arif86@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="85" ht="20" customHeight="1">
       <c r="A85" s="9">
         <v>67</v>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
-          <t>WAN MOHD SUBRI BIN WAN ABDULLAH</t>
+          <t>SURAYA BINTI ABDULLAH SANI</t>
         </is>
       </c>
       <c r="C85" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D85" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E85" s="9"/>
       <c r="F85" s="9" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="G85" s="8" t="inlineStr">
         <is>
-          <t>subri@jmg.gov.my</t>
+          <t>suraya@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="86" ht="20" customHeight="1">
       <c r="A86" s="9">
         <v>68</v>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>NUR ADILAH BINTI MAT NOR</t>
+          <t>WAN MOHD SUBRI BIN WAN ABDULLAH</t>
         </is>
       </c>
       <c r="C86" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D86" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E86" s="9"/>
       <c r="F86" s="9" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>221</t>
         </is>
       </c>
       <c r="G86" s="8" t="inlineStr">
         <is>
-          <t>adilah@jmg.gov.my</t>
+          <t>subri@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="87" ht="20" customHeight="1">
       <c r="A87" s="9">
         <v>69</v>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
-          <t>NUR EFFA IZATTI ABDUL HAMID</t>
+          <t>NUR ADILAH BINTI MAT NOR</t>
         </is>
       </c>
       <c r="C87" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D87" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E87" s="9"/>
-      <c r="F87" s="9"/>
+      <c r="F87" s="9" t="inlineStr">
+        <is>
+          <t>233</t>
+        </is>
+      </c>
       <c r="G87" s="8" t="inlineStr">
         <is>
-          <t>effa@jmg.gov.my</t>
+          <t>adilah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="88" ht="20" customHeight="1">
       <c r="A88" s="9">
         <v>70</v>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>SURAYA BINTI ANUAR</t>
+          <t>NUR EFFA IZATTI ABDUL HAMID</t>
         </is>
       </c>
       <c r="C88" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D88" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E88" s="9"/>
-      <c r="F88" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F88" s="9"/>
       <c r="G88" s="8" t="inlineStr">
         <is>
-          <t>suraya.anuar@jmg.gov.my</t>
+          <t>effa@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="89" ht="20" customHeight="1">
       <c r="A89" s="9">
         <v>71</v>
       </c>
-      <c r="B89" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C89" s="10" t="inlineStr">
+      <c r="B89" s="8" t="inlineStr">
+        <is>
+          <t>SURAYA BINTI ANUAR</t>
+        </is>
+      </c>
+      <c r="C89" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D89" s="11"/>
-[...2 lines deleted...]
-      <c r="G89" s="8"/>
+      <c r="D89" s="9" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E89" s="9"/>
+      <c r="F89" s="9" t="inlineStr">
+        <is>
+          <t>233</t>
+        </is>
+      </c>
+      <c r="G89" s="8" t="inlineStr">
+        <is>
+          <t>suraya.anuar@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="90" ht="20" customHeight="1">
       <c r="A90" s="9">
         <v>72</v>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C90" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D90" s="11"/>
       <c r="E90" s="11"/>
       <c r="F90" s="11"/>
       <c r="G90" s="8"/>
     </row>
-    <row r="91" ht="19" customHeight="1">
-      <c r="A91" s="6" t="inlineStr">
+    <row r="91" ht="20" customHeight="1">
+      <c r="A91" s="9">
+        <v>73</v>
+      </c>
+      <c r="B91" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C91" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D91" s="11"/>
+      <c r="E91" s="11"/>
+      <c r="F91" s="11"/>
+      <c r="G91" s="8"/>
+    </row>
+    <row r="92" ht="19" customHeight="1">
+      <c r="A92" s="6" t="inlineStr">
         <is>
           <t>CAWANGAN PERKHIDMATAN KEPAKARAN</t>
         </is>
       </c>
-      <c r="B91" s="6"/>
-[...7 lines deleted...]
-      <c r="A92" s="7" t="inlineStr">
+      <c r="B92" s="6"/>
+      <c r="C92" s="6"/>
+      <c r="D92" s="6"/>
+      <c r="E92" s="6"/>
+      <c r="F92" s="6"/>
+      <c r="G92" s="6"/>
+    </row>
+    <row r="93" ht="19" customHeight="1">
+      <c r="A93" s="7" t="inlineStr">
         <is>
           <t>EKSPLORASI MINERAL</t>
         </is>
       </c>
-      <c r="B92" s="7"/>
-[...10 lines deleted...]
-      <c r="B93" s="8" t="inlineStr">
+      <c r="B93" s="7"/>
+      <c r="C93" s="7"/>
+      <c r="D93" s="7"/>
+      <c r="E93" s="7"/>
+      <c r="F93" s="7"/>
+      <c r="G93" s="7"/>
+    </row>
+    <row r="94" ht="20" customHeight="1">
+      <c r="A94" s="9">
+        <v>74</v>
+      </c>
+      <c r="B94" s="8" t="inlineStr">
         <is>
           <t>NORAN ALWAKHIR BIN SHAARANI</t>
         </is>
       </c>
-      <c r="C93" s="8" t="inlineStr">
+      <c r="C94" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D93" s="9" t="inlineStr">
+      <c r="D94" s="9" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
-      <c r="E93" s="9"/>
-      <c r="F93" s="9" t="inlineStr">
+      <c r="E94" s="9"/>
+      <c r="F94" s="9" t="inlineStr">
         <is>
           <t>268</t>
         </is>
       </c>
-      <c r="G93" s="8" t="inlineStr">
+      <c r="G94" s="8" t="inlineStr">
         <is>
           <t>noran@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="94" ht="19" customHeight="1">
-      <c r="A94" s="7" t="inlineStr">
+    <row r="95" ht="19" customHeight="1">
+      <c r="A95" s="7" t="inlineStr">
         <is>
           <t>GEOLOGI KEJURUTERAAN</t>
         </is>
       </c>
-      <c r="B94" s="7"/>
-[...10 lines deleted...]
-      <c r="B95" s="8" t="inlineStr">
+      <c r="B95" s="7"/>
+      <c r="C95" s="7"/>
+      <c r="D95" s="7"/>
+      <c r="E95" s="7"/>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
+    </row>
+    <row r="96" ht="20" customHeight="1">
+      <c r="A96" s="9">
+        <v>75</v>
+      </c>
+      <c r="B96" s="8" t="inlineStr">
         <is>
           <t>HISAM BIN HAJI AHMAD</t>
         </is>
       </c>
-      <c r="C95" s="8" t="inlineStr">
+      <c r="C96" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D95" s="9" t="inlineStr">
+      <c r="D96" s="9" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
-      <c r="E95" s="9"/>
-      <c r="F95" s="9" t="inlineStr">
+      <c r="E96" s="9"/>
+      <c r="F96" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
-      <c r="G95" s="8" t="inlineStr">
+      <c r="G96" s="8" t="inlineStr">
         <is>
           <t>hisam@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="96" ht="19" customHeight="1">
-      <c r="A96" s="7" t="inlineStr">
+    <row r="97" ht="19" customHeight="1">
+      <c r="A97" s="7" t="inlineStr">
         <is>
           <t>PEMETAAN GEOLOGI</t>
         </is>
       </c>
-      <c r="B96" s="7"/>
-[...10 lines deleted...]
-      <c r="B97" s="8" t="inlineStr">
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+      <c r="D97" s="7"/>
+      <c r="E97" s="7"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+    </row>
+    <row r="98" ht="20" customHeight="1">
+      <c r="A98" s="9">
+        <v>76</v>
+      </c>
+      <c r="B98" s="8" t="inlineStr">
         <is>
           <t>HAMID BIN ARIFFIN</t>
         </is>
       </c>
-      <c r="C97" s="8" t="inlineStr">
+      <c r="C98" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D97" s="9" t="inlineStr">
+      <c r="D98" s="9" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
-      <c r="E97" s="9"/>
-      <c r="F97" s="9" t="inlineStr">
+      <c r="E98" s="9"/>
+      <c r="F98" s="9" t="inlineStr">
         <is>
           <t>177</t>
         </is>
       </c>
-      <c r="G97" s="8" t="inlineStr">
+      <c r="G98" s="8" t="inlineStr">
         <is>
           <t>hamid@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="98" ht="19" customHeight="1">
-      <c r="A98" s="7" t="inlineStr">
+    <row r="99" ht="19" customHeight="1">
+      <c r="A99" s="7" t="inlineStr">
         <is>
           <t>UNIT GEOSAINS</t>
         </is>
       </c>
-      <c r="B98" s="7"/>
-[...10 lines deleted...]
-      <c r="B99" s="8" t="inlineStr">
+      <c r="B99" s="7"/>
+      <c r="C99" s="7"/>
+      <c r="D99" s="7"/>
+      <c r="E99" s="7"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+    </row>
+    <row r="100" ht="20" customHeight="1">
+      <c r="A100" s="9">
+        <v>77</v>
+      </c>
+      <c r="B100" s="8" t="inlineStr">
         <is>
           <t>QALAM A'ZAD BIN ROSLE</t>
         </is>
       </c>
-      <c r="C99" s="8" t="inlineStr">
+      <c r="C100" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D99" s="9" t="inlineStr">
+      <c r="D100" s="9" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
-      <c r="E99" s="9"/>
-      <c r="F99" s="9" t="inlineStr">
+      <c r="E100" s="9"/>
+      <c r="F100" s="9" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
-      <c r="G99" s="8" t="inlineStr">
+      <c r="G100" s="8" t="inlineStr">
         <is>
           <t>qalam@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="100" ht="19" customHeight="1">
-      <c r="A100" s="6" t="inlineStr">
+    <row r="101" ht="19" customHeight="1">
+      <c r="A101" s="6" t="inlineStr">
         <is>
           <t>CAWANGAN PERKHIDMATAN GEOSAINS</t>
         </is>
       </c>
-      <c r="B100" s="6"/>
-[...7 lines deleted...]
-      <c r="A101" s="7" t="inlineStr">
+      <c r="B101" s="6"/>
+      <c r="C101" s="6"/>
+      <c r="D101" s="6"/>
+      <c r="E101" s="6"/>
+      <c r="F101" s="6"/>
+      <c r="G101" s="6"/>
+    </row>
+    <row r="102" ht="19" customHeight="1">
+      <c r="A102" s="7" t="inlineStr">
         <is>
           <t>PEJABAT PENGARAH</t>
         </is>
       </c>
-      <c r="B101" s="7"/>
-[...27 lines deleted...]
-      <c r="G102" s="8"/>
+      <c r="B102" s="7"/>
+      <c r="C102" s="7"/>
+      <c r="D102" s="7"/>
+      <c r="E102" s="7"/>
+      <c r="F102" s="7"/>
+      <c r="G102" s="7"/>
     </row>
     <row r="103" ht="20" customHeight="1">
       <c r="A103" s="9">
         <v>78</v>
       </c>
-      <c r="B103" s="8" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="B103" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C103" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D103" s="11" t="inlineStr">
+        <is>
+          <t>C14</t>
+        </is>
+      </c>
+      <c r="E103" s="11"/>
+      <c r="F103" s="11"/>
+      <c r="G103" s="8"/>
     </row>
     <row r="104" ht="20" customHeight="1">
       <c r="A104" s="9">
         <v>79</v>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>TAJUL AZWA BIN AHMAD TERMIZI</t>
+          <t>NURUL FAIZAH BINTI OMAR</t>
         </is>
       </c>
       <c r="C104" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KHIDMAT AM</t>
+          <t>PENOLONG SETIAUSAHA PEJABAT</t>
         </is>
       </c>
       <c r="D104" s="9" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>N1</t>
         </is>
       </c>
       <c r="E104" s="9"/>
       <c r="F104" s="9" t="inlineStr">
         <is>
           <t>164</t>
         </is>
       </c>
       <c r="G104" s="8" t="inlineStr">
         <is>
+          <t>faizah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" ht="20" customHeight="1">
+      <c r="A105" s="9">
+        <v>80</v>
+      </c>
+      <c r="B105" s="8" t="inlineStr">
+        <is>
+          <t>TAJUL AZWA BIN AHMAD TERMIZI</t>
+        </is>
+      </c>
+      <c r="C105" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D105" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E105" s="9"/>
+      <c r="F105" s="9" t="inlineStr">
+        <is>
+          <t>164</t>
+        </is>
+      </c>
+      <c r="G105" s="8" t="inlineStr">
+        <is>
           <t>tajulazwa@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="105" ht="19" customHeight="1">
-      <c r="A105" s="7" t="inlineStr">
+    <row r="106" ht="19" customHeight="1">
+      <c r="A106" s="7" t="inlineStr">
         <is>
           <t>UNIT GEOFIZIK</t>
         </is>
       </c>
-      <c r="B105" s="7"/>
-[...35 lines deleted...]
-      </c>
+      <c r="B106" s="7"/>
+      <c r="C106" s="7"/>
+      <c r="D106" s="7"/>
+      <c r="E106" s="7"/>
+      <c r="F106" s="7"/>
+      <c r="G106" s="7"/>
     </row>
     <row r="107" ht="20" customHeight="1">
       <c r="A107" s="9">
         <v>81</v>
       </c>
-      <c r="B107" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C107" s="10" t="inlineStr">
+      <c r="B107" s="8" t="inlineStr">
+        <is>
+          <t>HAIRANI SHAM BINTI MANAS</t>
+        </is>
+      </c>
+      <c r="C107" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D107" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G107" s="8"/>
+      <c r="D107" s="9" t="inlineStr">
+        <is>
+          <t>C13</t>
+        </is>
+      </c>
+      <c r="E107" s="9"/>
+      <c r="F107" s="9" t="inlineStr">
+        <is>
+          <t>278</t>
+        </is>
+      </c>
+      <c r="G107" s="8" t="inlineStr">
+        <is>
+          <t>hairani@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="108" ht="20" customHeight="1">
       <c r="A108" s="9">
         <v>82</v>
       </c>
-      <c r="B108" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C108" s="8" t="inlineStr">
+      <c r="B108" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C108" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D108" s="9" t="inlineStr">
+      <c r="D108" s="11" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
-      <c r="E108" s="9"/>
-[...9 lines deleted...]
-      </c>
+      <c r="E108" s="11"/>
+      <c r="F108" s="11"/>
+      <c r="G108" s="8"/>
     </row>
     <row r="109" ht="20" customHeight="1">
       <c r="A109" s="9">
         <v>83</v>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>MOHD FARIZWAN BIN MOHD SAIBI</t>
+          <t>LEE BENG HUAT</t>
         </is>
       </c>
       <c r="C109" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D109" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E109" s="9"/>
       <c r="F109" s="9" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>259</t>
         </is>
       </c>
       <c r="G109" s="8" t="inlineStr">
         <is>
-          <t>farizwan@jmg.gov.my</t>
+          <t>lbhuat@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="110" ht="20" customHeight="1">
       <c r="A110" s="9">
         <v>84</v>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>NUR ANTHASHA BILLAH BINTI MOHD NOR</t>
+          <t>MOHD FARIZWAN BIN MOHD SAIBI</t>
         </is>
       </c>
       <c r="C110" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D110" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E110" s="9"/>
       <c r="F110" s="9" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>168</t>
         </is>
       </c>
       <c r="G110" s="8" t="inlineStr">
         <is>
-          <t>anthasha@jmg.gov.my</t>
+          <t>farizwan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="111" ht="20" customHeight="1">
       <c r="A111" s="9">
         <v>85</v>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>MOHD SARIMAN BIN MD DARUS</t>
+          <t>NUR ANTHASHA BILLAH BINTI MOHD NOR</t>
         </is>
       </c>
       <c r="C111" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D111" s="9" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E111" s="9"/>
       <c r="F111" s="9" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>296</t>
         </is>
       </c>
       <c r="G111" s="8" t="inlineStr">
         <is>
-          <t>sariman@jmg.gov.my</t>
+          <t>anthasha@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="112" ht="20" customHeight="1">
       <c r="A112" s="9">
         <v>86</v>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>ARMAN A/L KARIM</t>
+          <t>MOHD SARIMAN BIN MD DARUS</t>
         </is>
       </c>
       <c r="C112" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D112" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E112" s="9"/>
       <c r="F112" s="9" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>171</t>
         </is>
       </c>
       <c r="G112" s="8" t="inlineStr">
         <is>
-          <t>arman@jmg.gov.my</t>
+          <t>sariman@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="113" ht="20" customHeight="1">
       <c r="A113" s="9">
         <v>87</v>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>WAN BENNYAMIN BIN ROSLI</t>
+          <t>ARMAN A/L KARIM</t>
         </is>
       </c>
       <c r="C113" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D113" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E113" s="9"/>
       <c r="F113" s="9" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>189</t>
         </is>
       </c>
       <c r="G113" s="8" t="inlineStr">
         <is>
-          <t>bennyamin@jmg.gov.my</t>
+          <t>arman@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="114" ht="20" customHeight="1">
       <c r="A114" s="9">
         <v>88</v>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD ARIFF BIN MOHD NOR</t>
+          <t>WAN BENNYAMIN BIN ROSLI</t>
         </is>
       </c>
       <c r="C114" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D114" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E114" s="9"/>
       <c r="F114" s="9" t="inlineStr">
         <is>
           <t>296</t>
         </is>
       </c>
       <c r="G114" s="8" t="inlineStr">
         <is>
-          <t>ariff@jmg.gov.my</t>
+          <t>bennyamin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="115" ht="20" customHeight="1">
       <c r="A115" s="9">
         <v>89</v>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>MUHAMAD HASRUL NAIM BIN ABDULLAH</t>
+          <t>MOHAMAD ARIFF BIN MOHD NOR</t>
         </is>
       </c>
       <c r="C115" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D115" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E115" s="9"/>
       <c r="F115" s="9" t="inlineStr">
         <is>
           <t>296</t>
         </is>
       </c>
       <c r="G115" s="8" t="inlineStr">
         <is>
-          <t>hasrulnaim@jmg.gov.my</t>
+          <t>ariff@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="116" ht="20" customHeight="1">
       <c r="A116" s="9">
         <v>90</v>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>NUR SYAZWANI BINTI ROSLI</t>
+          <t>MUHAMAD HASRUL NAIM BIN ABDULLAH</t>
         </is>
       </c>
       <c r="C116" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D116" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E116" s="9"/>
       <c r="F116" s="9" t="inlineStr">
         <is>
           <t>296</t>
         </is>
       </c>
       <c r="G116" s="8" t="inlineStr">
         <is>
+          <t>hasrulnaim@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" ht="20" customHeight="1">
+      <c r="A117" s="9">
+        <v>91</v>
+      </c>
+      <c r="B117" s="8" t="inlineStr">
+        <is>
+          <t>NUR SYAZWANI BINTI ROSLI</t>
+        </is>
+      </c>
+      <c r="C117" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D117" s="9" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E117" s="9"/>
+      <c r="F117" s="9" t="inlineStr">
+        <is>
+          <t>296</t>
+        </is>
+      </c>
+      <c r="G117" s="8" t="inlineStr">
+        <is>
           <t>syazwani.rosli@moh.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="117" ht="19" customHeight="1">
-      <c r="A117" s="7" t="inlineStr">
+    <row r="118" ht="19" customHeight="1">
+      <c r="A118" s="7" t="inlineStr">
         <is>
           <t>UNIT GEOLOGI MARIN</t>
         </is>
       </c>
-      <c r="B117" s="7"/>
-[...35 lines deleted...]
-      </c>
+      <c r="B118" s="7"/>
+      <c r="C118" s="7"/>
+      <c r="D118" s="7"/>
+      <c r="E118" s="7"/>
+      <c r="F118" s="7"/>
+      <c r="G118" s="7"/>
     </row>
     <row r="119" ht="20" customHeight="1">
       <c r="A119" s="9">
         <v>92</v>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>AMIN NOORASID BIN ABD JALIL</t>
+          <t>NOR ASMAH BINTI ABDUL AZIZ</t>
         </is>
       </c>
       <c r="C119" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D119" s="9" t="inlineStr">
         <is>
-          <t>C12</t>
+          <t>C13</t>
         </is>
       </c>
       <c r="E119" s="9"/>
       <c r="F119" s="9" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>253</t>
         </is>
       </c>
       <c r="G119" s="8" t="inlineStr">
         <is>
-          <t>aminoor@jmg.gov.my</t>
+          <t>asmah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="120" ht="20" customHeight="1">
       <c r="A120" s="9">
         <v>93</v>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>MUHAMAD SAFID BIN SAAD</t>
+          <t>AMIN NOORASID BIN ABD JALIL</t>
         </is>
       </c>
       <c r="C120" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D120" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E120" s="9"/>
       <c r="F120" s="9" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>261</t>
         </is>
       </c>
       <c r="G120" s="8" t="inlineStr">
         <is>
-          <t>safid@jmg.gov.my</t>
+          <t>aminoor@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="121" ht="20" customHeight="1">
       <c r="A121" s="9">
         <v>94</v>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD ANASRULLAH BIN ABD RAHIM</t>
+          <t>MUHAMAD SAFID BIN SAAD</t>
         </is>
       </c>
       <c r="C121" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D121" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E121" s="9"/>
       <c r="F121" s="9" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>170</t>
         </is>
       </c>
       <c r="G121" s="8" t="inlineStr">
         <is>
-          <t>anasrullah@jmg.gov.my</t>
+          <t>safid@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="122" ht="20" customHeight="1">
       <c r="A122" s="9">
         <v>95</v>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>NUR MUHAMMAD ASYRAF BIN MANSOR</t>
+          <t>MUHAMMAD ANASRULLAH BIN ABD RAHIM</t>
         </is>
       </c>
       <c r="C122" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D122" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E122" s="9"/>
       <c r="F122" s="9" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>240</t>
         </is>
       </c>
       <c r="G122" s="8" t="inlineStr">
         <is>
-          <t>asyrafmansor@jmg.gov.my</t>
+          <t>anasrullah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="123" ht="20" customHeight="1">
       <c r="A123" s="9">
         <v>96</v>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>NURUL HIDAYATUL HAIDA BINTI MUHAMAD</t>
+          <t>NUR MUHAMMAD ASYRAF BIN MANSOR</t>
         </is>
       </c>
       <c r="C123" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D123" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E123" s="9"/>
-      <c r="F123" s="9"/>
+      <c r="F123" s="9" t="inlineStr">
+        <is>
+          <t>260</t>
+        </is>
+      </c>
       <c r="G123" s="8" t="inlineStr">
         <is>
-          <t>haida@jmg.gov.my</t>
+          <t>asyrafmansor@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="124" ht="20" customHeight="1">
       <c r="A124" s="9">
         <v>97</v>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>HARMAN BIN ALIBIAH</t>
+          <t>NURUL HIDAYATUL HAIDA BINTI MUHAMAD</t>
         </is>
       </c>
       <c r="C124" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D124" s="9" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E124" s="9"/>
-      <c r="F124" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F124" s="9"/>
       <c r="G124" s="8" t="inlineStr">
         <is>
-          <t>harman@jmg.gov.my</t>
+          <t>haida@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="125" ht="20" customHeight="1">
       <c r="A125" s="9">
         <v>98</v>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
-          <t>NORHAIDAH BINTI SEHAT</t>
+          <t>HARMAN BIN ALIBIAH</t>
         </is>
       </c>
       <c r="C125" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D125" s="9" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E125" s="9"/>
       <c r="F125" s="9" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>242</t>
         </is>
       </c>
       <c r="G125" s="8" t="inlineStr">
         <is>
-          <t>norhaidah@jmg.gov.my</t>
+          <t>harman@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="126" ht="20" customHeight="1">
       <c r="A126" s="9">
         <v>99</v>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>IFTIHARMAN BIN ISHAK</t>
+          <t>MOHD HAFIZ BIN ABD RAHMAN</t>
         </is>
       </c>
       <c r="C126" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PENOLONG JURUTERA</t>
         </is>
       </c>
       <c r="D126" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>JA5</t>
         </is>
       </c>
       <c r="E126" s="9"/>
       <c r="F126" s="9" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>275</t>
         </is>
       </c>
       <c r="G126" s="8" t="inlineStr">
         <is>
-          <t>ifti@jmg.gov.my</t>
+          <t>mhafiz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="127" ht="20" customHeight="1">
       <c r="A127" s="9">
         <v>100</v>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>NUR HASANAH BINTI HILAL</t>
+          <t>NORHAIDAH BINTI SEHAT</t>
         </is>
       </c>
       <c r="C127" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D127" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="E127" s="9"/>
       <c r="F127" s="9" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>138</t>
         </is>
       </c>
       <c r="G127" s="8" t="inlineStr">
         <is>
-          <t>hasanah.hilal@jmg.gov.my</t>
+          <t>norhaidah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="128" ht="20" customHeight="1">
       <c r="A128" s="9">
         <v>101</v>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD AMIRUL ZAIDI BIN ZULHAZMI</t>
+          <t>IFTIHARMAN BIN ISHAK</t>
         </is>
       </c>
       <c r="C128" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D128" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E128" s="9"/>
       <c r="F128" s="9" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>221</t>
         </is>
       </c>
       <c r="G128" s="8" t="inlineStr">
         <is>
-          <t>amirulzaidi@jmg.gov.my</t>
+          <t>ifti@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="129" ht="20" customHeight="1">
       <c r="A129" s="9">
         <v>102</v>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD NAJMUDDIN BIN ABDUL RAHMAN</t>
+          <t>NUR HASANAH BINTI HILAL</t>
         </is>
       </c>
       <c r="C129" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D129" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E129" s="9"/>
       <c r="F129" s="9" t="inlineStr">
         <is>
           <t>189</t>
         </is>
       </c>
       <c r="G129" s="8" t="inlineStr">
         <is>
-          <t>najmuddin@jmg.gov.my</t>
+          <t>hasanah.hilal@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="130" ht="20" customHeight="1">
       <c r="A130" s="9">
         <v>103</v>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>MOHD HAFIZ BIN ABD RAHMAN</t>
+          <t>MUHAMMAD AMIRUL ZAIDI BIN ZULHAZMI</t>
         </is>
       </c>
       <c r="C130" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUTERA</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D130" s="9" t="inlineStr">
         <is>
-          <t>JA5</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E130" s="9"/>
       <c r="F130" s="9" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>189</t>
         </is>
       </c>
       <c r="G130" s="8" t="inlineStr">
         <is>
-          <t>mhafiz@jmg.gov.my</t>
+          <t>amirulzaidi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="131" ht="20" customHeight="1">
       <c r="A131" s="9">
         <v>104</v>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>ARUMUGAM A/L PERAMAN SIVON</t>
+          <t>MUHAMMAD NAJMUDDIN BIN ABDUL RAHMAN</t>
         </is>
       </c>
       <c r="C131" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KHIDMAT AM</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D131" s="9" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E131" s="9"/>
       <c r="F131" s="9" t="inlineStr">
         <is>
           <t>189</t>
         </is>
       </c>
       <c r="G131" s="8" t="inlineStr">
         <is>
-          <t>arumugam@jmg.gov.my</t>
+          <t>najmuddin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="132" ht="20" customHeight="1">
       <c r="A132" s="9">
         <v>105</v>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>MOHD ALIFF BIN ZAMZURI</t>
+          <t>ARUMUGAM A/L PERAMAN SIVON</t>
         </is>
       </c>
       <c r="C132" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D132" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E132" s="9"/>
       <c r="F132" s="9" t="inlineStr">
         <is>
           <t>189</t>
         </is>
       </c>
       <c r="G132" s="8" t="inlineStr">
         <is>
+          <t>arumugam@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" ht="20" customHeight="1">
+      <c r="A133" s="9">
+        <v>106</v>
+      </c>
+      <c r="B133" s="8" t="inlineStr">
+        <is>
+          <t>MOHD ALIFF BIN ZAMZURI</t>
+        </is>
+      </c>
+      <c r="C133" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D133" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E133" s="9"/>
+      <c r="F133" s="9" t="inlineStr">
+        <is>
+          <t>189</t>
+        </is>
+      </c>
+      <c r="G133" s="8" t="inlineStr">
+        <is>
           <t>aliff@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="133" ht="19" customHeight="1">
-      <c r="A133" s="7" t="inlineStr">
+    <row r="134" ht="19" customHeight="1">
+      <c r="A134" s="7" t="inlineStr">
         <is>
           <t>UNIT MINERALOGI DAN PETROLOGI</t>
         </is>
       </c>
-      <c r="B133" s="7"/>
-[...35 lines deleted...]
-      </c>
+      <c r="B134" s="7"/>
+      <c r="C134" s="7"/>
+      <c r="D134" s="7"/>
+      <c r="E134" s="7"/>
+      <c r="F134" s="7"/>
+      <c r="G134" s="7"/>
     </row>
     <row r="135" ht="20" customHeight="1">
       <c r="A135" s="9">
         <v>107</v>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>AHMAD ROSLI BIN OTHMAN</t>
+          <t>SUZANNAH BINTI AKMAL</t>
         </is>
       </c>
       <c r="C135" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D135" s="9" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
       <c r="E135" s="9"/>
       <c r="F135" s="9" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>266</t>
         </is>
       </c>
       <c r="G135" s="8" t="inlineStr">
         <is>
-          <t>ahmadrosli@jmg.gov.my</t>
+          <t>suzannah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="136" ht="20" customHeight="1">
       <c r="A136" s="9">
         <v>108</v>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD FALAH BIN ZAHRI</t>
+          <t>AHMAD ROSLI BIN OTHMAN</t>
         </is>
       </c>
       <c r="C136" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D136" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E136" s="9"/>
       <c r="F136" s="9" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>163</t>
         </is>
       </c>
       <c r="G136" s="8" t="inlineStr">
         <is>
-          <t>falahzahri@jmg.gov.my</t>
+          <t>ahmadrosli@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="137" ht="20" customHeight="1">
       <c r="A137" s="9">
         <v>109</v>
       </c>
-      <c r="B137" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C137" s="10" t="inlineStr">
+      <c r="B137" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD FALAH BIN ZAHRI</t>
+        </is>
+      </c>
+      <c r="C137" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D137" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G137" s="8"/>
+      <c r="D137" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E137" s="9"/>
+      <c r="F137" s="9" t="inlineStr">
+        <is>
+          <t>304</t>
+        </is>
+      </c>
+      <c r="G137" s="8" t="inlineStr">
+        <is>
+          <t>falahzahri@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="138" ht="20" customHeight="1">
       <c r="A138" s="9">
         <v>110</v>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
           <t>MUHAMMAD SUFI BIN MUSA</t>
         </is>
       </c>
       <c r="C138" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D138" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E138" s="9"/>
       <c r="F138" s="9"/>
       <c r="G138" s="8" t="inlineStr">
         <is>
           <t>msufi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="139" ht="20" customHeight="1">
       <c r="A139" s="9">
         <v>111</v>
       </c>
-      <c r="B139" s="8" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="B139" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C139" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D139" s="11" t="inlineStr">
+        <is>
+          <t>C9</t>
+        </is>
+      </c>
+      <c r="E139" s="11"/>
+      <c r="F139" s="11"/>
+      <c r="G139" s="8"/>
     </row>
     <row r="140" ht="20" customHeight="1">
       <c r="A140" s="9">
         <v>112</v>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>MAT RADZI BIN GHAZALI @ CHE WEI</t>
+          <t>MOHD RIZAL BIN JASMIN</t>
         </is>
       </c>
       <c r="C140" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D140" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C6</t>
         </is>
       </c>
       <c r="E140" s="9"/>
       <c r="F140" s="9" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>125</t>
         </is>
       </c>
       <c r="G140" s="8" t="inlineStr">
         <is>
-          <t>radzi@jmg.gov.my</t>
+          <t>mrizal@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="141" ht="20" customHeight="1">
       <c r="A141" s="9">
         <v>113</v>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
-          <t>ASRUL HAFIZ BIN KAMBERON</t>
+          <t>MAT RADZI BIN GHAZALI @ CHE WEI</t>
         </is>
       </c>
       <c r="C141" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D141" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E141" s="9"/>
       <c r="F141" s="9" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>232</t>
         </is>
       </c>
       <c r="G141" s="8" t="inlineStr">
         <is>
-          <t>asrul.hafiz@jmg.gov.my</t>
+          <t>radzi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="142" ht="20" customHeight="1">
       <c r="A142" s="9">
         <v>114</v>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>MOHD HAIQAL HAKIMI ARANIA BIN ABDULLAH</t>
+          <t>ASRUL HAFIZ BIN KAMBERON</t>
         </is>
       </c>
       <c r="C142" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D142" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E142" s="9"/>
       <c r="F142" s="9" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>242</t>
         </is>
       </c>
       <c r="G142" s="8" t="inlineStr">
         <is>
-          <t>haiqal_hakimi@jmg.gov.my</t>
+          <t>asrul.hafiz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="143" ht="20" customHeight="1">
       <c r="A143" s="9">
         <v>115</v>
       </c>
       <c r="B143" s="8" t="inlineStr">
         <is>
-          <t>MOHD SHAFIE BIN SHAARI</t>
+          <t>MOHD HAIQAL HAKIMI ARANIA BIN ABDULLAH</t>
         </is>
       </c>
       <c r="C143" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D143" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E143" s="9"/>
       <c r="F143" s="9" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>236</t>
         </is>
       </c>
       <c r="G143" s="8" t="inlineStr">
         <is>
-          <t>shafiei_shaari@jmg.gov.my</t>
+          <t>haiqal_hakimi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="144" ht="20" customHeight="1">
       <c r="A144" s="9">
         <v>116</v>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>JAYAVAGHINI A/P RENGIAH@ RENGANATHAN</t>
+          <t>MOHD SHAFIE BIN SHAARI</t>
         </is>
       </c>
       <c r="C144" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D144" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E144" s="9"/>
       <c r="F144" s="9" t="inlineStr">
         <is>
           <t>308</t>
         </is>
       </c>
       <c r="G144" s="8" t="inlineStr">
         <is>
-          <t>jayavaghini@jmg.gov.my</t>
+          <t>shafiei_shaari@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="145" ht="20" customHeight="1">
       <c r="A145" s="9">
         <v>117</v>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
-          <t>MOHD AZWAN SHAHREN BIN YUZZAILI</t>
+          <t>JAYAVAGHINI A/P RENGIAH@ RENGANATHAN</t>
         </is>
       </c>
       <c r="C145" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D145" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E145" s="9"/>
       <c r="F145" s="9" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>308</t>
         </is>
       </c>
       <c r="G145" s="8" t="inlineStr">
         <is>
-          <t>mohdazwan@jmg.gov.my</t>
+          <t>jayavaghini@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="146" ht="20" customHeight="1">
       <c r="A146" s="9">
         <v>118</v>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>FAZLI BIN ZOHARI</t>
+          <t>MOHD AZWAN SHAHREN BIN YUZZAILI</t>
         </is>
       </c>
       <c r="C146" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KHIDMAT AM</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D146" s="9" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E146" s="9"/>
       <c r="F146" s="9" t="inlineStr">
         <is>
+          <t>236</t>
+        </is>
+      </c>
+      <c r="G146" s="8" t="inlineStr">
+        <is>
+          <t>mohdazwan@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" ht="20" customHeight="1">
+      <c r="A147" s="9">
+        <v>119</v>
+      </c>
+      <c r="B147" s="8" t="inlineStr">
+        <is>
+          <t>FAZLI BIN ZOHARI</t>
+        </is>
+      </c>
+      <c r="C147" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D147" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E147" s="9"/>
+      <c r="F147" s="9" t="inlineStr">
+        <is>
           <t>242</t>
         </is>
       </c>
-      <c r="G146" s="8" t="inlineStr">
+      <c r="G147" s="8" t="inlineStr">
         <is>
           <t>fazli@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="147" ht="19" customHeight="1">
-      <c r="A147" s="7" t="inlineStr">
+    <row r="148" ht="19" customHeight="1">
+      <c r="A148" s="7" t="inlineStr">
         <is>
           <t>UNIT PENDERIAAN JAUH</t>
         </is>
       </c>
-      <c r="B147" s="7"/>
-[...31 lines deleted...]
-      </c>
+      <c r="B148" s="7"/>
+      <c r="C148" s="7"/>
+      <c r="D148" s="7"/>
+      <c r="E148" s="7"/>
+      <c r="F148" s="7"/>
+      <c r="G148" s="7"/>
     </row>
     <row r="149" ht="20" customHeight="1">
       <c r="A149" s="9">
         <v>120</v>
       </c>
       <c r="B149" s="8" t="inlineStr">
         <is>
-          <t>ZAMILA BINTI ABDUL RAHMAN</t>
+          <t>NUR SUSILA BINTI MD SAAID</t>
         </is>
       </c>
       <c r="C149" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D149" s="9" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
       <c r="E149" s="9"/>
-      <c r="F149" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F149" s="9"/>
       <c r="G149" s="8" t="inlineStr">
         <is>
-          <t>zamila@jmg.gov.my</t>
+          <t>susila@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="150" ht="20" customHeight="1">
       <c r="A150" s="9">
         <v>121</v>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>AMIR MIZWAN BIN MOHD AKHIR</t>
+          <t>ZAMILA BINTI ABDUL RAHMAN</t>
         </is>
       </c>
       <c r="C150" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D150" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E150" s="9"/>
-      <c r="F150" s="9"/>
+      <c r="F150" s="9" t="inlineStr">
+        <is>
+          <t>281</t>
+        </is>
+      </c>
       <c r="G150" s="8" t="inlineStr">
         <is>
-          <t>amir@jmg.gov.my</t>
+          <t>zamila@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="151" ht="20" customHeight="1">
       <c r="A151" s="9">
         <v>122</v>
       </c>
       <c r="B151" s="8" t="inlineStr">
         <is>
-          <t>SITI NUR IDYANI BT YAHAYA</t>
+          <t>AMIR MIZWAN BIN MOHD AKHIR</t>
         </is>
       </c>
       <c r="C151" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D151" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E151" s="9"/>
-      <c r="F151" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F151" s="9"/>
       <c r="G151" s="8" t="inlineStr">
         <is>
-          <t>yani@jmg.gov.my</t>
+          <t>amir@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="152" ht="20" customHeight="1">
       <c r="A152" s="9">
         <v>123</v>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>NORZA AZUANI BINTI ABDUL HALIM</t>
+          <t>SITI NUR IDYANI BT YAHAYA</t>
         </is>
       </c>
       <c r="C152" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D152" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E152" s="9"/>
       <c r="F152" s="9" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="G152" s="8" t="inlineStr">
         <is>
+          <t>yani@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" ht="20" customHeight="1">
+      <c r="A153" s="9">
+        <v>124</v>
+      </c>
+      <c r="B153" s="8" t="inlineStr">
+        <is>
+          <t>NORZA AZUANI BINTI ABDUL HALIM</t>
+        </is>
+      </c>
+      <c r="C153" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D153" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E153" s="9"/>
+      <c r="F153" s="9" t="inlineStr">
+        <is>
+          <t>254</t>
+        </is>
+      </c>
+      <c r="G153" s="8" t="inlineStr">
+        <is>
           <t>nza_azuani@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="153" ht="19" customHeight="1">
-      <c r="A153" s="7" t="inlineStr">
+    <row r="154" ht="19" customHeight="1">
+      <c r="A154" s="7" t="inlineStr">
         <is>
           <t>UNIT PENGGERUDIAN DAN PENYELENGGARAAN</t>
         </is>
       </c>
-      <c r="B153" s="7"/>
-[...35 lines deleted...]
-      </c>
+      <c r="B154" s="7"/>
+      <c r="C154" s="7"/>
+      <c r="D154" s="7"/>
+      <c r="E154" s="7"/>
+      <c r="F154" s="7"/>
+      <c r="G154" s="7"/>
     </row>
     <row r="155" ht="20" customHeight="1">
       <c r="A155" s="9">
         <v>125</v>
       </c>
       <c r="B155" s="8" t="inlineStr">
         <is>
-          <t>AMMAR NAFIZ BIN ABDUL RAHIM</t>
+          <t>MUHAMMAD FAWWAZ BIN ZAINAL ABEDIN</t>
         </is>
       </c>
       <c r="C155" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUTERA</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D155" s="9" t="inlineStr">
         <is>
-          <t>JA5</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E155" s="9"/>
       <c r="F155" s="9" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>155</t>
         </is>
       </c>
       <c r="G155" s="8" t="inlineStr">
         <is>
-          <t>ammar.nafiz@jmg.gov.my</t>
+          <t>fawwaz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="156" ht="20" customHeight="1">
       <c r="A156" s="9">
         <v>126</v>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>MEGAT MUHAMMAD HANIF BIN MEGAT ZAINAL</t>
+          <t>AMMAR NAFIZ BIN ABDUL RAHIM</t>
         </is>
       </c>
       <c r="C156" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUTERA</t>
         </is>
       </c>
       <c r="D156" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E156" s="9"/>
       <c r="F156" s="9" t="inlineStr">
         <is>
           <t>299</t>
         </is>
       </c>
       <c r="G156" s="8" t="inlineStr">
         <is>
-          <t>haniff@jmg.gov.my</t>
+          <t>ammar.nafiz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="157" ht="20" customHeight="1">
       <c r="A157" s="9">
         <v>127</v>
       </c>
       <c r="B157" s="8" t="inlineStr">
         <is>
-          <t>MEOR MOHD HUZAIFFAH BIN MOHD KASSIM</t>
+          <t>MEGAT MUHAMMAD HANIF BIN MEGAT ZAINAL</t>
         </is>
       </c>
       <c r="C157" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUTERA</t>
         </is>
       </c>
       <c r="D157" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E157" s="9"/>
       <c r="F157" s="9" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>299</t>
         </is>
       </c>
       <c r="G157" s="8" t="inlineStr">
         <is>
-          <t>huzaiffah@jmg.gov.my</t>
+          <t>haniff@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="158" ht="20" customHeight="1">
       <c r="A158" s="9">
         <v>128</v>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD ARIFIN BIN MOHD ARIF</t>
+          <t>MEOR MOHD HUZAIFFAH BIN MOHD KASSIM</t>
         </is>
       </c>
       <c r="C158" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUTERA</t>
         </is>
       </c>
       <c r="D158" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E158" s="9"/>
       <c r="F158" s="9" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>298</t>
         </is>
       </c>
       <c r="G158" s="8" t="inlineStr">
         <is>
-          <t>arifin@jmg.gov.my</t>
+          <t>huzaiffah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="159" ht="20" customHeight="1">
       <c r="A159" s="9">
         <v>129</v>
       </c>
       <c r="B159" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD JO BIN IBRAHIM</t>
+          <t>MOHAMAD ARIFIN BIN MOHD ARIF</t>
         </is>
       </c>
       <c r="C159" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUTERA</t>
         </is>
       </c>
       <c r="D159" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E159" s="9"/>
       <c r="F159" s="9" t="inlineStr">
         <is>
           <t>299</t>
         </is>
       </c>
       <c r="G159" s="8" t="inlineStr">
         <is>
-          <t>jo@jmg.gov.my</t>
+          <t>arifin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="160" ht="20" customHeight="1">
       <c r="A160" s="9">
         <v>130</v>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>MOHD SYU'AIB BIN AHMAD SUKRI</t>
+          <t>MOHAMAD JO BIN IBRAHIM</t>
         </is>
       </c>
       <c r="C160" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUTERA</t>
         </is>
       </c>
       <c r="D160" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E160" s="9"/>
       <c r="F160" s="9" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>299</t>
         </is>
       </c>
       <c r="G160" s="8" t="inlineStr">
         <is>
-          <t>syuaib@jmg.gov.my</t>
+          <t>jo@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="161" ht="20" customHeight="1">
       <c r="A161" s="9">
         <v>131</v>
       </c>
       <c r="B161" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD ADIE BIN MOHAMAD KASIM</t>
+          <t>MOHD SYU'AIB BIN AHMAD SUKRI</t>
         </is>
       </c>
       <c r="C161" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUTERA</t>
         </is>
       </c>
       <c r="D161" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E161" s="9"/>
       <c r="F161" s="9" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>298</t>
         </is>
       </c>
       <c r="G161" s="8" t="inlineStr">
         <is>
-          <t>adie@jmg.gov.my</t>
+          <t>syuaib@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="162" ht="20" customHeight="1">
       <c r="A162" s="9">
         <v>132</v>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>MUSTAKIM BIN ISMAIL</t>
+          <t>MUHAMMAD ADIE BIN MOHAMAD KASIM</t>
         </is>
       </c>
       <c r="C162" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUTERA</t>
         </is>
       </c>
       <c r="D162" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E162" s="9"/>
       <c r="F162" s="9" t="inlineStr">
         <is>
           <t>299</t>
         </is>
       </c>
       <c r="G162" s="8" t="inlineStr">
         <is>
-          <t>mustakim@jmg.gov.my</t>
+          <t>adie@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="163" ht="20" customHeight="1">
       <c r="A163" s="9">
         <v>133</v>
       </c>
       <c r="B163" s="8" t="inlineStr">
         <is>
-          <t>AHMAD FARWAN FUZLI BIN HAMID</t>
+          <t>MUSTAKIM BIN ISMAIL</t>
         </is>
       </c>
       <c r="C163" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KHIDMAT AM</t>
+          <t>PENOLONG JURUTERA</t>
         </is>
       </c>
       <c r="D163" s="9" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>JA5</t>
         </is>
       </c>
       <c r="E163" s="9"/>
       <c r="F163" s="9" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>299</t>
         </is>
       </c>
       <c r="G163" s="8" t="inlineStr">
         <is>
-          <t>farwan@jmg.gov.my</t>
+          <t>mustakim@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="164" ht="20" customHeight="1">
       <c r="A164" s="9">
         <v>134</v>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>MAT ISA BIN BAKAR</t>
+          <t>AHMAD FARWAN FUZLI BIN HAMID</t>
         </is>
       </c>
       <c r="C164" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D164" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E164" s="9"/>
       <c r="F164" s="9" t="inlineStr">
         <is>
           <t>298</t>
         </is>
       </c>
       <c r="G164" s="8" t="inlineStr">
         <is>
-          <t>isa@jmg.gov.my</t>
+          <t>farwan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="165" ht="20" customHeight="1">
       <c r="A165" s="9">
         <v>135</v>
       </c>
       <c r="B165" s="8" t="inlineStr">
         <is>
-          <t>MOHD AZMIR BIN ABU KAMIS</t>
+          <t>MAT ISA BIN BAKAR</t>
         </is>
       </c>
       <c r="C165" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D165" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E165" s="9"/>
       <c r="F165" s="9" t="inlineStr">
         <is>
           <t>298</t>
         </is>
       </c>
       <c r="G165" s="8" t="inlineStr">
         <is>
-          <t>azmir@jmg.gov.my</t>
+          <t>isa@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="166" ht="20" customHeight="1">
       <c r="A166" s="9">
         <v>136</v>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>MOHD FAKRUDDIN BIN MOHD RAZMAN</t>
+          <t>MOHD AZMIR BIN ABU KAMIS</t>
         </is>
       </c>
       <c r="C166" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D166" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E166" s="9"/>
       <c r="F166" s="9" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>298</t>
         </is>
       </c>
       <c r="G166" s="8" t="inlineStr">
         <is>
-          <t>fakruddin@jmg.gov.my</t>
+          <t>azmir@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="167" ht="20" customHeight="1">
       <c r="A167" s="9">
         <v>137</v>
       </c>
       <c r="B167" s="8" t="inlineStr">
         <is>
-          <t>MOHD HAZWAN BIN HAMID</t>
+          <t>MOHD FAKRUDDIN BIN MOHD RAZMAN</t>
         </is>
       </c>
       <c r="C167" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D167" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E167" s="9"/>
       <c r="F167" s="9" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>299</t>
         </is>
       </c>
       <c r="G167" s="8" t="inlineStr">
         <is>
-          <t>hazwan@jmg.gov.my</t>
+          <t>fakruddin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="168" ht="20" customHeight="1">
       <c r="A168" s="9">
         <v>138</v>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>MUHAMAD AFIF BIN IBRAHIM</t>
+          <t>MOHD HAZWAN BIN HAMID</t>
         </is>
       </c>
       <c r="C168" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D168" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E168" s="9"/>
       <c r="F168" s="9" t="inlineStr">
         <is>
           <t>298</t>
         </is>
       </c>
       <c r="G168" s="8" t="inlineStr">
         <is>
-          <t>muhamadafif@jmg.gov.my</t>
+          <t>hazwan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="169" ht="20" customHeight="1">
       <c r="A169" s="9">
         <v>139</v>
       </c>
       <c r="B169" s="8" t="inlineStr">
         <is>
-          <t>MUHAMAD ZABIDI BIN AHMAD DARBI</t>
+          <t>MUHAMAD AFIF BIN IBRAHIM</t>
         </is>
       </c>
       <c r="C169" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D169" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E169" s="9"/>
       <c r="F169" s="9" t="inlineStr">
         <is>
           <t>298</t>
         </is>
       </c>
       <c r="G169" s="8" t="inlineStr">
         <is>
+          <t>muhamadafif@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" ht="20" customHeight="1">
+      <c r="A170" s="9">
+        <v>140</v>
+      </c>
+      <c r="B170" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMAD ZABIDI BIN AHMAD DARBI</t>
+        </is>
+      </c>
+      <c r="C170" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D170" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E170" s="9"/>
+      <c r="F170" s="9" t="inlineStr">
+        <is>
+          <t>298</t>
+        </is>
+      </c>
+      <c r="G170" s="8" t="inlineStr">
+        <is>
           <t>zabidi@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="170" ht="19" customHeight="1">
-      <c r="A170" s="6" t="inlineStr">
+    <row r="171" ht="19" customHeight="1">
+      <c r="A171" s="6" t="inlineStr">
         <is>
           <t>CAWANGAN PENGURUSAN MAKLUMAT (BPT)</t>
         </is>
       </c>
-      <c r="B170" s="6"/>
-[...7 lines deleted...]
-      <c r="A171" s="7" t="inlineStr">
+      <c r="B171" s="6"/>
+      <c r="C171" s="6"/>
+      <c r="D171" s="6"/>
+      <c r="E171" s="6"/>
+      <c r="F171" s="6"/>
+      <c r="G171" s="6"/>
+    </row>
+    <row r="172" ht="19" customHeight="1">
+      <c r="A172" s="7" t="inlineStr">
         <is>
           <t>PEJABAT KETUA CAWANGAN</t>
         </is>
       </c>
-      <c r="B171" s="7"/>
-[...10 lines deleted...]
-      <c r="B172" s="8" t="inlineStr">
+      <c r="B172" s="7"/>
+      <c r="C172" s="7"/>
+      <c r="D172" s="7"/>
+      <c r="E172" s="7"/>
+      <c r="F172" s="7"/>
+      <c r="G172" s="7"/>
+    </row>
+    <row r="173" ht="20" customHeight="1">
+      <c r="A173" s="9">
+        <v>141</v>
+      </c>
+      <c r="B173" s="8" t="inlineStr">
         <is>
           <t>MOHAMAD YUSOF BIN CHE SULAIMAN</t>
         </is>
       </c>
-      <c r="C172" s="8" t="inlineStr">
+      <c r="C173" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D172" s="9" t="inlineStr">
+      <c r="D173" s="9" t="inlineStr">
         <is>
           <t>C13</t>
         </is>
       </c>
-      <c r="E172" s="9"/>
-      <c r="F172" s="9" t="inlineStr">
+      <c r="E173" s="9"/>
+      <c r="F173" s="9" t="inlineStr">
         <is>
           <t>276</t>
         </is>
       </c>
-      <c r="G172" s="8" t="inlineStr">
+      <c r="G173" s="8" t="inlineStr">
         <is>
           <t>mayusof@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="173" ht="19" customHeight="1">
-      <c r="A173" s="7" t="inlineStr">
+    <row r="174" ht="19" customHeight="1">
+      <c r="A174" s="7" t="inlineStr">
         <is>
           <t>UNIT ARKIB</t>
         </is>
       </c>
-      <c r="B173" s="7"/>
-[...31 lines deleted...]
-      </c>
+      <c r="B174" s="7"/>
+      <c r="C174" s="7"/>
+      <c r="D174" s="7"/>
+      <c r="E174" s="7"/>
+      <c r="F174" s="7"/>
+      <c r="G174" s="7"/>
     </row>
     <row r="175" ht="20" customHeight="1">
       <c r="A175" s="9">
         <v>142</v>
       </c>
       <c r="B175" s="8" t="inlineStr">
         <is>
           <t>MOHAMMAD FAIS BIN SAIDON</t>
         </is>
       </c>
       <c r="C175" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D175" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E175" s="9"/>
       <c r="F175" s="9"/>
       <c r="G175" s="8" t="inlineStr">
         <is>
           <t>fais@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="176" ht="19" customHeight="1">
-      <c r="A176" s="7" t="inlineStr">
+    <row r="176" ht="20" customHeight="1">
+      <c r="A176" s="9">
+        <v>143</v>
+      </c>
+      <c r="B176" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD IMAN BIN KHAIRUL AZHAR</t>
+        </is>
+      </c>
+      <c r="C176" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D176" s="9" t="inlineStr">
+        <is>
+          <t>N1</t>
+        </is>
+      </c>
+      <c r="E176" s="9"/>
+      <c r="F176" s="9"/>
+      <c r="G176" s="8" t="inlineStr">
+        <is>
+          <t>muhammadiman@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" ht="19" customHeight="1">
+      <c r="A177" s="7" t="inlineStr">
         <is>
           <t>UNIT DOKUMENTARI DAN PERPUSTAKAAN</t>
         </is>
       </c>
-      <c r="B176" s="7"/>
-[...35 lines deleted...]
-      </c>
+      <c r="B177" s="7"/>
+      <c r="C177" s="7"/>
+      <c r="D177" s="7"/>
+      <c r="E177" s="7"/>
+      <c r="F177" s="7"/>
+      <c r="G177" s="7"/>
     </row>
     <row r="178" ht="20" customHeight="1">
       <c r="A178" s="9">
         <v>144</v>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
           <t>YANGPA A/P BAH PELAN</t>
         </is>
       </c>
       <c r="C178" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PERPUSTAKAWAN</t>
         </is>
       </c>
       <c r="D178" s="9" t="inlineStr">
         <is>
           <t>S5</t>
         </is>
       </c>
       <c r="E178" s="9"/>
       <c r="F178" s="9" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="G178" s="8" t="inlineStr">
         <is>
           <t>yangpa@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="179" ht="19" customHeight="1">
-      <c r="A179" s="7" t="inlineStr">
+    <row r="179" ht="20" customHeight="1">
+      <c r="A179" s="9">
+        <v>145</v>
+      </c>
+      <c r="B179" s="8" t="inlineStr">
+        <is>
+          <t>MOHD KHALIDI BIN MAT YUSOF</t>
+        </is>
+      </c>
+      <c r="C179" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D179" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E179" s="9"/>
+      <c r="F179" s="9" t="inlineStr">
+        <is>
+          <t>271</t>
+        </is>
+      </c>
+      <c r="G179" s="8" t="inlineStr">
+        <is>
+          <t>khalidi@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" ht="19" customHeight="1">
+      <c r="A180" s="7" t="inlineStr">
         <is>
           <t>UNIT GIS DAN KARTOGRAFI</t>
         </is>
       </c>
-      <c r="B179" s="7"/>
-[...35 lines deleted...]
-      </c>
+      <c r="B180" s="7"/>
+      <c r="C180" s="7"/>
+      <c r="D180" s="7"/>
+      <c r="E180" s="7"/>
+      <c r="F180" s="7"/>
+      <c r="G180" s="7"/>
     </row>
     <row r="181" ht="20" customHeight="1">
       <c r="A181" s="9">
         <v>146</v>
       </c>
-      <c r="B181" s="8" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F181" s="9" t="inlineStr">
+      <c r="B181" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C181" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D181" s="11" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E181" s="11"/>
+      <c r="F181" s="11"/>
+      <c r="G181" s="8"/>
+    </row>
+    <row r="182" ht="20" customHeight="1">
+      <c r="A182" s="9">
+        <v>147</v>
+      </c>
+      <c r="B182" s="8" t="inlineStr">
+        <is>
+          <t>WAN NOOR ZARIYANTI BINTI WAN ZAHARUDDIN</t>
+        </is>
+      </c>
+      <c r="C182" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG JURUTERA</t>
+        </is>
+      </c>
+      <c r="D182" s="9" t="inlineStr">
+        <is>
+          <t>JA6</t>
+        </is>
+      </c>
+      <c r="E182" s="9"/>
+      <c r="F182" s="9" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
-      <c r="G181" s="8" t="inlineStr">
-[...16 lines deleted...]
-      <c r="G182" s="7"/>
+      <c r="G182" s="8" t="inlineStr">
+        <is>
+          <t>zariyanti@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="183" ht="20" customHeight="1">
       <c r="A183" s="9">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B183" s="8" t="inlineStr">
         <is>
-          <t>MAHADI BIN ZAINAL</t>
+          <t>VASUKI KANA A/P KANNESON</t>
         </is>
       </c>
       <c r="C183" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI TEKNOLOGI MAKLUMAT KANAN</t>
+          <t>PENOLONG PEGAWAI SENIBINA</t>
         </is>
       </c>
       <c r="D183" s="9" t="inlineStr">
         <is>
-          <t>F10</t>
+          <t>JA5</t>
         </is>
       </c>
       <c r="E183" s="9"/>
       <c r="F183" s="9" t="inlineStr">
         <is>
+          <t>269</t>
+        </is>
+      </c>
+      <c r="G183" s="8" t="inlineStr">
+        <is>
+          <t>vasukikana@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" ht="19" customHeight="1">
+      <c r="A184" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENGURUSAN DATA BERKOMPUTER</t>
+        </is>
+      </c>
+      <c r="B184" s="7"/>
+      <c r="C184" s="7"/>
+      <c r="D184" s="7"/>
+      <c r="E184" s="7"/>
+      <c r="F184" s="7"/>
+      <c r="G184" s="7"/>
+    </row>
+    <row r="185" ht="20" customHeight="1">
+      <c r="A185" s="9">
+        <v>149</v>
+      </c>
+      <c r="B185" s="8" t="inlineStr">
+        <is>
+          <t>MAHADI BIN ZAINAL</t>
+        </is>
+      </c>
+      <c r="C185" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI TEKNOLOGI MAKLUMAT KANAN</t>
+        </is>
+      </c>
+      <c r="D185" s="9" t="inlineStr">
+        <is>
+          <t>F10</t>
+        </is>
+      </c>
+      <c r="E185" s="9"/>
+      <c r="F185" s="9" t="inlineStr">
+        <is>
           <t>273</t>
         </is>
       </c>
-      <c r="G183" s="8" t="inlineStr">
+      <c r="G185" s="8" t="inlineStr">
         <is>
           <t>mahadi@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="184" ht="20" customHeight="1">
-[...3 lines deleted...]
-      <c r="B184" s="8" t="inlineStr">
+    <row r="186" ht="20" customHeight="1">
+      <c r="A186" s="9">
+        <v>150</v>
+      </c>
+      <c r="B186" s="8" t="inlineStr">
         <is>
           <t>MOHD AFFENDI BIN NGAH SA`AYA</t>
         </is>
       </c>
-      <c r="C184" s="8" t="inlineStr">
+      <c r="C186" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PEGAWAI TEKNOLOGI MAKLUMAT</t>
         </is>
       </c>
-      <c r="D184" s="9" t="inlineStr">
+      <c r="D186" s="9" t="inlineStr">
         <is>
           <t>FA5</t>
         </is>
       </c>
-      <c r="E184" s="9"/>
-      <c r="F184" s="9" t="inlineStr">
+      <c r="E186" s="9"/>
+      <c r="F186" s="9" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
-      <c r="G184" s="8" t="inlineStr">
+      <c r="G186" s="8" t="inlineStr">
         <is>
           <t>mohd.affendi@jmg.gov.my</t>
         </is>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="G186" s="7"/>
     </row>
     <row r="187" ht="20" customHeight="1">
       <c r="A187" s="9">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B187" s="8" t="inlineStr">
         <is>
-          <t>SALBIYAH BINTI YAKOB</t>
+          <t>SURIATINI BINTI MUHAMMAD</t>
         </is>
       </c>
       <c r="C187" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (KEW)</t>
+          <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D187" s="9" t="inlineStr">
         <is>
-          <t>W3</t>
+          <t>N2</t>
         </is>
       </c>
       <c r="E187" s="9"/>
-      <c r="F187" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F187" s="9"/>
       <c r="G187" s="8" t="inlineStr">
         <is>
-          <t>salbiyah@jmg.gov.my</t>
-[...63 lines deleted...]
-      </c>
+          <t>suriatini@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" ht="19" customHeight="1">
+      <c r="A188" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENTADBIRAN DAN KEWANGAN</t>
+        </is>
+      </c>
+      <c r="B188" s="7"/>
+      <c r="C188" s="7"/>
+      <c r="D188" s="7"/>
+      <c r="E188" s="7"/>
+      <c r="F188" s="7"/>
+      <c r="G188" s="7"/>
+    </row>
+    <row r="189" ht="19" customHeight="1">
+      <c r="A189" s="7" t="inlineStr">
+        <is>
+          <t>KEWANGAN</t>
+        </is>
+      </c>
+      <c r="B189" s="7"/>
+      <c r="C189" s="7"/>
+      <c r="D189" s="7"/>
+      <c r="E189" s="7"/>
+      <c r="F189" s="7"/>
+      <c r="G189" s="7"/>
     </row>
     <row r="190" ht="20" customHeight="1">
       <c r="A190" s="9">
         <v>152</v>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>NORLISA SYUHADA BINTI SANIT</t>
+          <t>SALBIYAH BINTI YAKOB</t>
         </is>
       </c>
       <c r="C190" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D190" s="9" t="inlineStr">
         <is>
-          <t>W1</t>
+          <t>W3</t>
         </is>
       </c>
       <c r="E190" s="9"/>
       <c r="F190" s="9" t="inlineStr">
         <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="G190" s="8" t="inlineStr">
+        <is>
+          <t>salbiyah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" ht="20" customHeight="1">
+      <c r="A191" s="9">
+        <v>153</v>
+      </c>
+      <c r="B191" s="8" t="inlineStr">
+        <is>
+          <t>NOOR HARTINI BINTI AZNAN</t>
+        </is>
+      </c>
+      <c r="C191" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (KEW)</t>
+        </is>
+      </c>
+      <c r="D191" s="9" t="inlineStr">
+        <is>
+          <t>W2</t>
+        </is>
+      </c>
+      <c r="E191" s="9"/>
+      <c r="F191" s="9" t="inlineStr">
+        <is>
           <t>287</t>
         </is>
       </c>
-      <c r="G190" s="8" t="inlineStr">
-[...16 lines deleted...]
-      <c r="G191" s="7"/>
+      <c r="G191" s="8" t="inlineStr">
+        <is>
+          <t>hartini@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="192" ht="20" customHeight="1">
       <c r="A192" s="9">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>SITI SALWA FAHEEDA BINTI SHUKRI</t>
+          <t>ROZILA BINTI ABD. GHANI</t>
         </is>
       </c>
       <c r="C192" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D192" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>W2</t>
         </is>
       </c>
       <c r="E192" s="9"/>
-      <c r="F192" s="9"/>
+      <c r="F192" s="9" t="inlineStr">
+        <is>
+          <t>287</t>
+        </is>
+      </c>
       <c r="G192" s="8" t="inlineStr">
         <is>
-          <t>siti.salwa@jmg.gov.my</t>
+          <t>rozila@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="193" ht="20" customHeight="1">
       <c r="A193" s="9">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B193" s="8" t="inlineStr">
         <is>
-          <t>NAJWA BINTI MOKHTAR</t>
+          <t>NORLISA SYUHADA BINTI SANIT</t>
         </is>
       </c>
       <c r="C193" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D193" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>W1</t>
         </is>
       </c>
       <c r="E193" s="9"/>
       <c r="F193" s="9" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>287</t>
         </is>
       </c>
       <c r="G193" s="8" t="inlineStr">
         <is>
-          <t>najwa@jmg.gov.my</t>
-[...32 lines deleted...]
-      </c>
+          <t>norlisa@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" ht="19" customHeight="1">
+      <c r="A194" s="7" t="inlineStr">
+        <is>
+          <t>PENTADBIRAN</t>
+        </is>
+      </c>
+      <c r="B194" s="7"/>
+      <c r="C194" s="7"/>
+      <c r="D194" s="7"/>
+      <c r="E194" s="7"/>
+      <c r="F194" s="7"/>
+      <c r="G194" s="7"/>
     </row>
     <row r="195" ht="20" customHeight="1">
       <c r="A195" s="9">
         <v>156</v>
       </c>
       <c r="B195" s="8" t="inlineStr">
         <is>
-          <t>NOR JAMAIYAH BINTI SAPRI</t>
+          <t>SITI SALWA FAHEEDA BINTI SHUKRI</t>
         </is>
       </c>
       <c r="C195" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI KHIDMAT PELANGGAN</t>
+          <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D195" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E195" s="9"/>
-      <c r="F195" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F195" s="9"/>
       <c r="G195" s="8" t="inlineStr">
         <is>
-          <t>jamaiyah@jmg.gov.my</t>
+          <t>siti.salwa@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="196" ht="20" customHeight="1">
       <c r="A196" s="9">
         <v>157</v>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>ZAKIAH BINTI ABD KADER</t>
+          <t>NAJWA BINTI MOKHTAR</t>
         </is>
       </c>
       <c r="C196" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI TADBIR</t>
+          <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D196" s="9" t="inlineStr">
         <is>
-          <t>N6</t>
+          <t>N2</t>
         </is>
       </c>
       <c r="E196" s="9"/>
       <c r="F196" s="9" t="inlineStr">
         <is>
-          <t>302</t>
+          <t>116</t>
         </is>
       </c>
       <c r="G196" s="8" t="inlineStr">
         <is>
-          <t>zakiah@jmg.gov.my</t>
-[...27 lines deleted...]
-      <c r="G198" s="7"/>
+          <t>najwa@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" ht="20" customHeight="1">
+      <c r="A197" s="9">
+        <v>158</v>
+      </c>
+      <c r="B197" s="8" t="inlineStr">
+        <is>
+          <t>ROSNANI BINTI SHAHARUDDIN</t>
+        </is>
+      </c>
+      <c r="C197" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D197" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E197" s="9"/>
+      <c r="F197" s="9" t="inlineStr">
+        <is>
+          <t>285</t>
+        </is>
+      </c>
+      <c r="G197" s="8" t="inlineStr">
+        <is>
+          <t>rosnani@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" ht="20" customHeight="1">
+      <c r="A198" s="9">
+        <v>159</v>
+      </c>
+      <c r="B198" s="8" t="inlineStr">
+        <is>
+          <t>NOR JAMAIYAH BINTI SAPRI</t>
+        </is>
+      </c>
+      <c r="C198" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI KHIDMAT PELANGGAN</t>
+        </is>
+      </c>
+      <c r="D198" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E198" s="9"/>
+      <c r="F198" s="9" t="inlineStr">
+        <is>
+          <t>285</t>
+        </is>
+      </c>
+      <c r="G198" s="8" t="inlineStr">
+        <is>
+          <t>jamaiyah@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="199" ht="20" customHeight="1">
       <c r="A199" s="9">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B199" s="8" t="inlineStr">
         <is>
-          <t>MAZIADI MAMAT</t>
+          <t>ZAKIAH BINTI ABD KADER</t>
         </is>
       </c>
       <c r="C199" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PENOLONG PEGAWAI TADBIR</t>
         </is>
       </c>
       <c r="D199" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>N6</t>
         </is>
       </c>
       <c r="E199" s="9"/>
-      <c r="F199" s="9"/>
+      <c r="F199" s="9" t="inlineStr">
+        <is>
+          <t>302</t>
+        </is>
+      </c>
       <c r="G199" s="8" t="inlineStr">
         <is>
-          <t>maziadi@jmg.gov.my</t>
-[...32 lines deleted...]
-      </c>
+          <t>zakiah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" ht="19" customHeight="1">
+      <c r="A200" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PERKHIDMATAN LOMBONG DAN KUARI</t>
+        </is>
+      </c>
+      <c r="B200" s="7"/>
+      <c r="C200" s="7"/>
+      <c r="D200" s="7"/>
+      <c r="E200" s="7"/>
+      <c r="F200" s="7"/>
+      <c r="G200" s="7"/>
     </row>
     <row r="201" ht="19" customHeight="1">
       <c r="A201" s="7" t="inlineStr">
         <is>
-          <t>PENGURUSAN DASAR DAN PERUNDANGAN</t>
+          <t>KEJURUTERAAN PERLOMBONGAN/PENGKUARIAN</t>
         </is>
       </c>
       <c r="B201" s="7"/>
       <c r="C201" s="7"/>
       <c r="D201" s="7"/>
       <c r="E201" s="7"/>
       <c r="F201" s="7"/>
       <c r="G201" s="7"/>
     </row>
     <row r="202" ht="20" customHeight="1">
       <c r="A202" s="9">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B202" s="8" t="inlineStr">
         <is>
-          <t>KHAIRUL NAIM HUSSIN</t>
+          <t>MAZIADI MAMAT</t>
         </is>
       </c>
       <c r="C202" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D202" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E202" s="9"/>
-      <c r="F202" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F202" s="9"/>
       <c r="G202" s="8" t="inlineStr">
         <is>
-          <t>khairul_naim@jmg.gov.my</t>
-[...45 lines deleted...]
-      </c>
+          <t>maziadi@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" ht="20" customHeight="1">
+      <c r="A203" s="9">
+        <v>162</v>
+      </c>
+      <c r="B203" s="8" t="inlineStr">
+        <is>
+          <t>NIK HERYSHAMZELY DERAMAN</t>
+        </is>
+      </c>
+      <c r="C203" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PEGAWAI</t>
+        </is>
+      </c>
+      <c r="D203" s="9" t="inlineStr">
+        <is>
+          <t>C6</t>
+        </is>
+      </c>
+      <c r="E203" s="9"/>
+      <c r="F203" s="9" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="G203" s="8" t="inlineStr">
+        <is>
+          <t>hery_sham@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" ht="19" customHeight="1">
+      <c r="A204" s="7" t="inlineStr">
+        <is>
+          <t>PENGURUSAN DASAR DAN PERUNDANGAN</t>
+        </is>
+      </c>
+      <c r="B204" s="7"/>
+      <c r="C204" s="7"/>
+      <c r="D204" s="7"/>
+      <c r="E204" s="7"/>
+      <c r="F204" s="7"/>
+      <c r="G204" s="7"/>
     </row>
     <row r="205" ht="20" customHeight="1">
       <c r="A205" s="9">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B205" s="8" t="inlineStr">
         <is>
-          <t>FARAH NADIRAH SHALUDIN</t>
+          <t>KHAIRUL NAIM HUSSIN</t>
         </is>
       </c>
       <c r="C205" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG SETIAUSAHA PEJABAT</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D205" s="9" t="inlineStr">
         <is>
-          <t>N5</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E205" s="9"/>
       <c r="F205" s="9" t="inlineStr">
         <is>
+          <t>309</t>
+        </is>
+      </c>
+      <c r="G205" s="8" t="inlineStr">
+        <is>
+          <t>khairul_naim@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" ht="19" customHeight="1">
+      <c r="A206" s="7" t="inlineStr">
+        <is>
+          <t>UNIT LOMBONG DAN KUARI</t>
+        </is>
+      </c>
+      <c r="B206" s="7"/>
+      <c r="C206" s="7"/>
+      <c r="D206" s="7"/>
+      <c r="E206" s="7"/>
+      <c r="F206" s="7"/>
+      <c r="G206" s="7"/>
+    </row>
+    <row r="207" ht="20" customHeight="1">
+      <c r="A207" s="9">
+        <v>164</v>
+      </c>
+      <c r="B207" s="8" t="inlineStr">
+        <is>
+          <t>DATO' NURUL HUDA  BIN ROMLI</t>
+        </is>
+      </c>
+      <c r="C207" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D207" s="9" t="inlineStr">
+        <is>
+          <t>C14</t>
+        </is>
+      </c>
+      <c r="E207" s="9"/>
+      <c r="F207" s="9" t="inlineStr">
+        <is>
+          <t>1028</t>
+        </is>
+      </c>
+      <c r="G207" s="8" t="inlineStr">
+        <is>
+          <t>nurulhuda@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" ht="20" customHeight="1">
+      <c r="A208" s="9">
+        <v>165</v>
+      </c>
+      <c r="B208" s="8" t="inlineStr">
+        <is>
+          <t>FARAH NADIRAH SHALUDIN</t>
+        </is>
+      </c>
+      <c r="C208" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG SETIAUSAHA PEJABAT</t>
+        </is>
+      </c>
+      <c r="D208" s="9" t="inlineStr">
+        <is>
+          <t>N5</t>
+        </is>
+      </c>
+      <c r="E208" s="9"/>
+      <c r="F208" s="9" t="inlineStr">
+        <is>
           <t>244</t>
         </is>
       </c>
-      <c r="G205" s="8" t="inlineStr">
+      <c r="G208" s="8" t="inlineStr">
         <is>
           <t>farahnadirah@jmg.gov.my</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A14:G14"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A23:G23"/>
-    <mergeCell ref="A26:G26"/>
-[...3 lines deleted...]
-    <mergeCell ref="A91:G91"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A39:G39"/>
+    <mergeCell ref="A61:G61"/>
+    <mergeCell ref="A75:G75"/>
     <mergeCell ref="A92:G92"/>
-    <mergeCell ref="A94:G94"/>
-[...2 lines deleted...]
-    <mergeCell ref="A100:G100"/>
+    <mergeCell ref="A93:G93"/>
+    <mergeCell ref="A95:G95"/>
+    <mergeCell ref="A97:G97"/>
+    <mergeCell ref="A99:G99"/>
     <mergeCell ref="A101:G101"/>
-    <mergeCell ref="A105:G105"/>
-[...4 lines deleted...]
-    <mergeCell ref="A170:G170"/>
+    <mergeCell ref="A102:G102"/>
+    <mergeCell ref="A106:G106"/>
+    <mergeCell ref="A118:G118"/>
+    <mergeCell ref="A134:G134"/>
+    <mergeCell ref="A148:G148"/>
+    <mergeCell ref="A154:G154"/>
     <mergeCell ref="A171:G171"/>
-    <mergeCell ref="A173:G173"/>
-[...7 lines deleted...]
-    <mergeCell ref="A198:G198"/>
+    <mergeCell ref="A172:G172"/>
+    <mergeCell ref="A174:G174"/>
+    <mergeCell ref="A177:G177"/>
+    <mergeCell ref="A180:G180"/>
+    <mergeCell ref="A184:G184"/>
+    <mergeCell ref="A188:G188"/>
+    <mergeCell ref="A189:G189"/>
+    <mergeCell ref="A194:G194"/>
+    <mergeCell ref="A200:G200"/>
     <mergeCell ref="A201:G201"/>
-    <mergeCell ref="A203:G203"/>
+    <mergeCell ref="A204:G204"/>
+    <mergeCell ref="A206:G206"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G141"/>
+  <dimension ref="A1:G185"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="21" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SENARAI NOMBOR SAMBUNGAN</t>
         </is>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -16664,3249 +16676,4516 @@
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
     </row>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="9">
         <v>1</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D8" s="11" t="inlineStr">
         <is>
           <t>JUSA C</t>
         </is>
       </c>
       <c r="E8" s="11"/>
-      <c r="F8" s="11"/>
+      <c r="F8" s="11" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
       <c r="G8" s="8"/>
     </row>
     <row r="9" ht="20" customHeight="1">
       <c r="A9" s="9">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>NORASHAZMIN BINTI SHAHARUDDIN</t>
         </is>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
           <t>PENOLONG SETIAUSAHA PEJABAT</t>
         </is>
       </c>
       <c r="D9" s="9" t="inlineStr">
         <is>
           <t>N6</t>
         </is>
       </c>
       <c r="E9" s="9"/>
       <c r="F9" s="9" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="G9" s="8" t="inlineStr">
         <is>
           <t>norashazmin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="10" ht="19" customHeight="1">
       <c r="A10" s="6" t="inlineStr">
         <is>
-          <t>CAWANGAN TEKNOLOGI BERASASKAN LEMPUNG</t>
+          <t>CAWANGAN TEKNOLOGI BERASASKAN BATUAN</t>
         </is>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
     </row>
     <row r="11" ht="19" customHeight="1">
       <c r="A11" s="7" t="inlineStr">
         <is>
           <t>PEJABAT KETUA CAWANGAN</t>
         </is>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
     </row>
     <row r="12" ht="20" customHeight="1">
       <c r="A12" s="9">
         <v>3</v>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>HAMDAN BIN YAHYA</t>
+          <t>DR. ROHAYA BINTI OTHMAN</t>
         </is>
       </c>
       <c r="C12" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D12" s="9" t="inlineStr">
         <is>
-          <t>Q12</t>
+          <t>Q14</t>
         </is>
       </c>
       <c r="E12" s="9"/>
       <c r="F12" s="9" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>287</t>
         </is>
       </c>
       <c r="G12" s="8" t="inlineStr">
         <is>
-          <t>hamdan.yahya@jmg.gov.my</t>
-[...17 lines deleted...]
-      <c r="A14" s="9">
+          <t>rohaya@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="20" customHeight="1">
+      <c r="A13" s="9">
         <v>4</v>
       </c>
-      <c r="B14" s="8" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="B13" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C13" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU SETIAUSAHA PEJABAT</t>
+        </is>
+      </c>
+      <c r="D13" s="11" t="inlineStr">
+        <is>
+          <t>N1</t>
+        </is>
+      </c>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="8"/>
+    </row>
+    <row r="14" ht="19" customHeight="1">
+      <c r="A14" s="7" t="inlineStr">
+        <is>
+          <t>UNIT BATU DIMENSI</t>
+        </is>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
     </row>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="9">
         <v>5</v>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD ZARIF BIN SUBNI</t>
+          <t>SITI NOORZIDAH BINTI MOHD SABRI</t>
         </is>
       </c>
       <c r="C15" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PENYELIDIK</t>
+          <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D15" s="9" t="inlineStr">
         <is>
-          <t>Q2</t>
+          <t>Q10</t>
         </is>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="9" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>263</t>
         </is>
       </c>
       <c r="G15" s="8" t="inlineStr">
         <is>
-          <t>muhammadzarif@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G16" s="7"/>
+          <t>snoorzidah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="20" customHeight="1">
+      <c r="A16" s="9">
+        <v>6</v>
+      </c>
+      <c r="B16" s="8" t="inlineStr">
+        <is>
+          <t>ZULKIFLY BIN ABDUL MANAF</t>
+        </is>
+      </c>
+      <c r="C16" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D16" s="9" t="inlineStr">
+        <is>
+          <t>Q3</t>
+        </is>
+      </c>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9" t="inlineStr">
+        <is>
+          <t>247</t>
+        </is>
+      </c>
+      <c r="G16" s="8" t="inlineStr">
+        <is>
+          <t>zulkifly.manaf@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="17" ht="20" customHeight="1">
       <c r="A17" s="9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
-          <t>ASPANIZA BINTI AHMAD</t>
+          <t>MUHAMMAD FAQIH BIN OTHMAN</t>
         </is>
       </c>
       <c r="C17" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI PENYELIDIK</t>
+          <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
       <c r="D17" s="9" t="inlineStr">
         <is>
-          <t>Q10</t>
+          <t>Q1</t>
         </is>
       </c>
       <c r="E17" s="9"/>
       <c r="F17" s="9" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>247</t>
         </is>
       </c>
       <c r="G17" s="8" t="inlineStr">
         <is>
-          <t>aspaniza@jmg.gov.my</t>
+          <t>faqih@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="18" ht="20" customHeight="1">
       <c r="A18" s="9">
-        <v>7</v>
-[...26 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="B18" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C18" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D18" s="11" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11" t="inlineStr">
+        <is>
+          <t>329</t>
+        </is>
+      </c>
+      <c r="G18" s="8"/>
     </row>
     <row r="19" ht="19" customHeight="1">
       <c r="A19" s="7" t="inlineStr">
         <is>
-          <t>UNIT SERAMIK</t>
+          <t>UNIT PRODUK BATU KAPUR</t>
         </is>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" ht="20" customHeight="1">
       <c r="A20" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD FIRDAUS PAUZI ANUWAR</t>
+          <t>TS.ZAWAWI BIN MAHIM</t>
         </is>
       </c>
       <c r="C20" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PENYELIDIK</t>
+          <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D20" s="9" t="inlineStr">
         <is>
-          <t>Q1</t>
+          <t>Q9</t>
         </is>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="9" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>328</t>
         </is>
       </c>
       <c r="G20" s="8" t="inlineStr">
         <is>
-          <t>firdaus.pauzi@jmg.gov.my</t>
+          <t>zawawi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="21" ht="20" customHeight="1">
       <c r="A21" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>NURAYU BINTI MOHD NUSI</t>
+          <t>MOHD FAIZ BIN HAMZAH</t>
         </is>
       </c>
       <c r="C21" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
       <c r="D21" s="9" t="inlineStr">
         <is>
-          <t>Q1</t>
+          <t>Q2</t>
         </is>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="9" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>247</t>
         </is>
       </c>
       <c r="G21" s="8" t="inlineStr">
         <is>
-          <t>nurayu@jmg.gov.my</t>
-[...33 lines deleted...]
-      <c r="B24" s="10" t="inlineStr">
+          <t>mohdfaiz@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="20" customHeight="1">
+      <c r="A22" s="9">
+        <v>11</v>
+      </c>
+      <c r="B22" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
-      <c r="C24" s="10" t="inlineStr">
-[...11 lines deleted...]
-      <c r="G24" s="8"/>
+      <c r="C22" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D22" s="11" t="inlineStr">
+        <is>
+          <t>Q1</t>
+        </is>
+      </c>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="8"/>
+    </row>
+    <row r="23" ht="20" customHeight="1">
+      <c r="A23" s="9">
+        <v>12</v>
+      </c>
+      <c r="B23" s="8" t="inlineStr">
+        <is>
+          <t>NAZRI BIN AHMAD</t>
+        </is>
+      </c>
+      <c r="C23" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D23" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9" t="inlineStr">
+        <is>
+          <t>329</t>
+        </is>
+      </c>
+      <c r="G23" s="8" t="inlineStr">
+        <is>
+          <t>nazri@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="19" customHeight="1">
+      <c r="A24" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PRODUK BATUAN</t>
+        </is>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
     </row>
     <row r="25" ht="20" customHeight="1">
       <c r="A25" s="9">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
-          <t>MARLINDA BINTI DAUD</t>
+          <t>DR. EMEE MARINA BINTI SALLEH</t>
         </is>
       </c>
       <c r="C25" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D25" s="9" t="inlineStr">
         <is>
-          <t>Q12</t>
+          <t>Q9</t>
         </is>
       </c>
       <c r="E25" s="9"/>
       <c r="F25" s="9" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>311</t>
         </is>
       </c>
       <c r="G25" s="8" t="inlineStr">
         <is>
-          <t>marlinda@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G26" s="7"/>
+          <t>emeemarina@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="20" customHeight="1">
+      <c r="A26" s="9">
+        <v>14</v>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>AYU FUZAHAZNI BINTI AMRI</t>
+        </is>
+      </c>
+      <c r="C26" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D26" s="9" t="inlineStr">
+        <is>
+          <t>Q1</t>
+        </is>
+      </c>
+      <c r="E26" s="9"/>
+      <c r="F26" s="9" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
+      <c r="G26" s="8" t="inlineStr">
+        <is>
+          <t>ayufuza@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="27" ht="20" customHeight="1">
       <c r="A27" s="9">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
-          <t>MUHAMAD SYAZWAN BIN NORILHAM</t>
+          <t>SYED AZMI BIN SYED KAMAR</t>
         </is>
       </c>
       <c r="C27" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI PENYELIDIK</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D27" s="9" t="inlineStr">
         <is>
-          <t>Q9</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E27" s="9"/>
       <c r="F27" s="9" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>329</t>
         </is>
       </c>
       <c r="G27" s="8" t="inlineStr">
         <is>
-          <t>syazwan@jmg.gov.my</t>
-[...55 lines deleted...]
-      <c r="G29" s="8"/>
+          <t>syedazmi@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="19" customHeight="1">
+      <c r="A28" s="6" t="inlineStr">
+        <is>
+          <t>CAWANGAN TEKNOLOGI BAHAN TERMAJU</t>
+        </is>
+      </c>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+    </row>
+    <row r="29" ht="19" customHeight="1">
+      <c r="A29" s="7" t="inlineStr">
+        <is>
+          <t>PEJABAT KETUA CAWANGAN</t>
+        </is>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
     </row>
     <row r="30" ht="20" customHeight="1">
       <c r="A30" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>LIYANA FARIZA BINTI ZAHARUDDIN</t>
+          <t>SITI MAZATUL AZWA BINTI SAIYED MOHAMED NURDDIN</t>
         </is>
       </c>
       <c r="C30" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PENYELIDIK</t>
+          <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D30" s="9" t="inlineStr">
         <is>
-          <t>Q1</t>
+          <t>Q13</t>
         </is>
       </c>
       <c r="E30" s="9"/>
-      <c r="F30" s="9"/>
+      <c r="F30" s="9" t="inlineStr">
+        <is>
+          <t>298</t>
+        </is>
+      </c>
       <c r="G30" s="8" t="inlineStr">
         <is>
-          <t>fariza@jmg.gov.my</t>
-[...45 lines deleted...]
-      </c>
+          <t>sazwa@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="20" customHeight="1">
+      <c r="A31" s="9">
+        <v>17</v>
+      </c>
+      <c r="B31" s="8" t="inlineStr">
+        <is>
+          <t>NUR AISYAH BINTI BAFDRUL HISSAM</t>
+        </is>
+      </c>
+      <c r="C31" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU SETIAUSAHA PEJABAT</t>
+        </is>
+      </c>
+      <c r="D31" s="9" t="inlineStr">
+        <is>
+          <t>N1</t>
+        </is>
+      </c>
+      <c r="E31" s="9"/>
+      <c r="F31" s="9" t="inlineStr">
+        <is>
+          <t>301</t>
+        </is>
+      </c>
+      <c r="G31" s="8" t="inlineStr">
+        <is>
+          <t>nuraisyah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="19" customHeight="1">
+      <c r="A32" s="7" t="inlineStr">
+        <is>
+          <t>UNIT KOMPOSIT</t>
+        </is>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
     </row>
     <row r="33" ht="20" customHeight="1">
       <c r="A33" s="9">
-        <v>17</v>
-[...31 lines deleted...]
-      <c r="G34" s="7"/>
+        <v>18</v>
+      </c>
+      <c r="B33" s="8" t="inlineStr">
+        <is>
+          <t>HAMIZAH BINTI ABDUL SAMAD</t>
+        </is>
+      </c>
+      <c r="C33" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D33" s="9" t="inlineStr">
+        <is>
+          <t>Q10</t>
+        </is>
+      </c>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="8" t="inlineStr">
+        <is>
+          <t>hamizah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="20" customHeight="1">
+      <c r="A34" s="9">
+        <v>19</v>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>AHMAD AZIB BIN AHMAD</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D34" s="9" t="inlineStr">
+        <is>
+          <t>Q2</t>
+        </is>
+      </c>
+      <c r="E34" s="9"/>
+      <c r="F34" s="9" t="inlineStr">
+        <is>
+          <t>277</t>
+        </is>
+      </c>
+      <c r="G34" s="8" t="inlineStr">
+        <is>
+          <t>ahmadazib@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="35" ht="20" customHeight="1">
       <c r="A35" s="9">
-        <v>18</v>
-[...26 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B35" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C35" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D35" s="11" t="inlineStr">
+        <is>
+          <t>Q1</t>
+        </is>
+      </c>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="8"/>
     </row>
     <row r="36" ht="20" customHeight="1">
       <c r="A36" s="9">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>AFIFAH BINTI RAMLI</t>
+          <t>NOR FARAH WAHIDA BINTI MOHD KHALUDIN</t>
         </is>
       </c>
       <c r="C36" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PUSTAKAWAN</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D36" s="9" t="inlineStr">
         <is>
-          <t>S2</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E36" s="9"/>
       <c r="F36" s="9" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>325</t>
         </is>
       </c>
       <c r="G36" s="8" t="inlineStr">
         <is>
-          <t>afifah@jmg.gov.my</t>
+          <t>wahida@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="37" ht="19" customHeight="1">
-      <c r="A37" s="6" t="inlineStr">
-[...22 lines deleted...]
-      <c r="G38" s="7"/>
+      <c r="A37" s="7" t="inlineStr">
+        <is>
+          <t>UNIT SERAMIK TERMAJU</t>
+        </is>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+    </row>
+    <row r="38" ht="20" customHeight="1">
+      <c r="A38" s="9">
+        <v>22</v>
+      </c>
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD HAZIM BIN YAACOB</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D38" s="9" t="inlineStr">
+        <is>
+          <t>Q9</t>
+        </is>
+      </c>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="8" t="inlineStr">
+        <is>
+          <t>hazim@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="39" ht="20" customHeight="1">
       <c r="A39" s="9">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
-          <t>MOHD IDHAM B. MUSTAFFAR</t>
+          <t>NUR SHAQIRAH BINTI ABDUL KADIR KUNJU</t>
         </is>
       </c>
       <c r="C39" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI PENYELIDIK</t>
+          <t>PENOLONG PENYELIDIK</t>
         </is>
       </c>
       <c r="D39" s="9" t="inlineStr">
         <is>
-          <t>Q12</t>
+          <t>Q5</t>
         </is>
       </c>
       <c r="E39" s="9"/>
       <c r="F39" s="9" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>325</t>
         </is>
       </c>
       <c r="G39" s="8" t="inlineStr">
         <is>
-          <t>idham@jmg.gov.my</t>
-[...45 lines deleted...]
-      </c>
+          <t>shaqirah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="20" customHeight="1">
+      <c r="A40" s="9">
+        <v>24</v>
+      </c>
+      <c r="B40" s="8" t="inlineStr">
+        <is>
+          <t>NUR ALINA NISHAQ BINTI AZMAN</t>
+        </is>
+      </c>
+      <c r="C40" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D40" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E40" s="9"/>
+      <c r="F40" s="9" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
+      <c r="G40" s="8" t="inlineStr">
+        <is>
+          <t>nuralina@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="19" customHeight="1">
+      <c r="A41" s="7" t="inlineStr">
+        <is>
+          <t>UNIT TEKNOLOGI NANO</t>
+        </is>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
     </row>
     <row r="42" ht="20" customHeight="1">
       <c r="A42" s="9">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>NUR SHUKRIAH BINTI MOHD FADZIL</t>
+          <t>DR. ZULKHAIRI BIN ZAKARIA</t>
         </is>
       </c>
       <c r="C42" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PENYELIDIK</t>
+          <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D42" s="9" t="inlineStr">
         <is>
-          <t>Q1</t>
+          <t>Q9</t>
         </is>
       </c>
       <c r="E42" s="9"/>
       <c r="F42" s="9" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>331</t>
         </is>
       </c>
       <c r="G42" s="8" t="inlineStr">
         <is>
-          <t>shukriah@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G43" s="7"/>
+          <t>zulkhairizakaria@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="20" customHeight="1">
+      <c r="A43" s="9">
+        <v>26</v>
+      </c>
+      <c r="B43" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C43" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D43" s="11" t="inlineStr">
+        <is>
+          <t>Q3</t>
+        </is>
+      </c>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
+      <c r="G43" s="8"/>
     </row>
     <row r="44" ht="20" customHeight="1">
       <c r="A44" s="9">
-        <v>23</v>
-[...26 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B44" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C44" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D44" s="11" t="inlineStr">
+        <is>
+          <t>Q1</t>
+        </is>
+      </c>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="8"/>
     </row>
     <row r="45" ht="20" customHeight="1">
       <c r="A45" s="9">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD AZAMMUDDIN BIN AHMAD FAUZI</t>
+          <t>AHMAD AZLAN BIN ABDULLAH</t>
         </is>
       </c>
       <c r="C45" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PENYELIDIK</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D45" s="9" t="inlineStr">
         <is>
-          <t>Q2</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E45" s="9"/>
       <c r="F45" s="9" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>277</t>
         </is>
       </c>
       <c r="G45" s="8" t="inlineStr">
         <is>
-          <t>azammuddin@jmg.gov.my</t>
+          <t>ahmadazlan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="46" ht="19" customHeight="1">
-      <c r="A46" s="7" t="inlineStr">
-[...36 lines deleted...]
-      </c>
+      <c r="A46" s="6" t="inlineStr">
+        <is>
+          <t>CAWANGAN PELAKSANA PENGKOMERSIALAN</t>
+        </is>
+      </c>
+      <c r="B46" s="6"/>
+      <c r="C46" s="6"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="6"/>
+      <c r="G46" s="6"/>
+    </row>
+    <row r="47" ht="19" customHeight="1">
+      <c r="A47" s="7" t="inlineStr">
+        <is>
+          <t>PEJABAT KETUA CAWANGAN</t>
+        </is>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
     </row>
     <row r="48" ht="20" customHeight="1">
       <c r="A48" s="9">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>SUZIE SULIANA BINTI HASHIM</t>
+          <t>MARLINDA BINTI DAUD</t>
         </is>
       </c>
       <c r="C48" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PENYELIDIK</t>
+          <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D48" s="9" t="inlineStr">
         <is>
-          <t>Q2</t>
+          <t>Q12</t>
         </is>
       </c>
       <c r="E48" s="9"/>
       <c r="F48" s="9" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>215</t>
         </is>
       </c>
       <c r="G48" s="8" t="inlineStr">
         <is>
-          <t>suziesuliana@jmg.gov.my</t>
-[...81 lines deleted...]
-      </c>
+          <t>marlinda@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="19" customHeight="1">
+      <c r="A49" s="7" t="inlineStr">
+        <is>
+          <t>UNIT AUDIO VISUAL</t>
+        </is>
+      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+    </row>
+    <row r="50" ht="20" customHeight="1">
+      <c r="A50" s="9">
+        <v>30</v>
+      </c>
+      <c r="B50" s="8" t="inlineStr">
+        <is>
+          <t>FARIZ FAIZAL BIN MOHD NAZRI</t>
+        </is>
+      </c>
+      <c r="C50" s="8" t="inlineStr">
+        <is>
+          <t>JURUFOTOGRAFI</t>
+        </is>
+      </c>
+      <c r="D50" s="9" t="inlineStr">
+        <is>
+          <t>B2</t>
+        </is>
+      </c>
+      <c r="E50" s="9"/>
+      <c r="F50" s="9" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
+      </c>
+      <c r="G50" s="8" t="inlineStr">
+        <is>
+          <t>fariz@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="20" customHeight="1">
+      <c r="A51" s="9">
+        <v>31</v>
+      </c>
+      <c r="B51" s="8" t="inlineStr">
+        <is>
+          <t>ABDUL QUYYUM BIN ABDUL AZIZ</t>
+        </is>
+      </c>
+      <c r="C51" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D51" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E51" s="9"/>
+      <c r="F51" s="9" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
+      </c>
+      <c r="G51" s="8" t="inlineStr">
+        <is>
+          <t>quyyum@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="19" customHeight="1">
+      <c r="A52" s="7" t="inlineStr">
+        <is>
+          <t>UNIT DOKUMENTASI</t>
+        </is>
+      </c>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
     </row>
     <row r="53" ht="20" customHeight="1">
       <c r="A53" s="9">
-        <v>29</v>
-[...66 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B53" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C53" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU JURUUKUR</t>
+        </is>
+      </c>
+      <c r="D53" s="11" t="inlineStr">
+        <is>
+          <t>JA2</t>
+        </is>
+      </c>
+      <c r="E53" s="11"/>
+      <c r="F53" s="11"/>
+      <c r="G53" s="8"/>
+    </row>
+    <row r="54" ht="20" customHeight="1">
+      <c r="A54" s="9">
+        <v>33</v>
+      </c>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>ZAMRI BIN OSMAN</t>
+        </is>
+      </c>
+      <c r="C54" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D54" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E54" s="9"/>
+      <c r="F54" s="9" t="inlineStr">
+        <is>
+          <t>249</t>
+        </is>
+      </c>
+      <c r="G54" s="8" t="inlineStr">
+        <is>
+          <t>zamri.osman@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="19" customHeight="1">
+      <c r="A55" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PEMBANGUNAN KOMPETENSI, INOVASI DAN PENGKOMERSIALAN</t>
+        </is>
+      </c>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
     </row>
     <row r="56" ht="20" customHeight="1">
       <c r="A56" s="9">
-        <v>31</v>
-[...6 lines deleted...]
-      <c r="C56" s="10" t="inlineStr">
+        <v>34</v>
+      </c>
+      <c r="B56" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMAD SYAZWAN BIN NORILHAM</t>
+        </is>
+      </c>
+      <c r="C56" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D56" s="9" t="inlineStr">
+        <is>
+          <t>Q9</t>
+        </is>
+      </c>
+      <c r="E56" s="9"/>
+      <c r="F56" s="9" t="inlineStr">
+        <is>
+          <t>297</t>
+        </is>
+      </c>
+      <c r="G56" s="8" t="inlineStr">
+        <is>
+          <t>syazwan@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="20" customHeight="1">
+      <c r="A57" s="9">
+        <v>35</v>
+      </c>
+      <c r="B57" s="8" t="inlineStr">
+        <is>
+          <t>HAFIZAH BINTI ABD RAHIM</t>
+        </is>
+      </c>
+      <c r="C57" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
-      <c r="D56" s="11" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G57" s="7"/>
+      <c r="D57" s="9" t="inlineStr">
+        <is>
+          <t>Q2</t>
+        </is>
+      </c>
+      <c r="E57" s="9"/>
+      <c r="F57" s="9" t="inlineStr">
+        <is>
+          <t>247</t>
+        </is>
+      </c>
+      <c r="G57" s="8" t="inlineStr">
+        <is>
+          <t>hafizah@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="58" ht="20" customHeight="1">
       <c r="A58" s="9">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD HAZIM BIN YAACOB</t>
+          <t>LIYANA FARIZA BINTI ZAHARUDDIN</t>
         </is>
       </c>
       <c r="C58" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI PENYELIDIK</t>
+          <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
       <c r="D58" s="9" t="inlineStr">
         <is>
-          <t>Q9</t>
+          <t>Q1</t>
         </is>
       </c>
       <c r="E58" s="9"/>
-      <c r="F58" s="9"/>
+      <c r="F58" s="9" t="inlineStr">
+        <is>
+          <t>203</t>
+        </is>
+      </c>
       <c r="G58" s="8" t="inlineStr">
         <is>
-          <t>hazim@jmg.gov.my</t>
-[...76 lines deleted...]
-      </c>
+          <t>fariza@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" ht="19" customHeight="1">
+      <c r="A59" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENGURUSAN MAKLUMAT</t>
+        </is>
+      </c>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+    </row>
+    <row r="60" ht="20" customHeight="1">
+      <c r="A60" s="9">
+        <v>37</v>
+      </c>
+      <c r="B60" s="8" t="inlineStr">
+        <is>
+          <t>AZRI BIN ZAKARIA</t>
+        </is>
+      </c>
+      <c r="C60" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PEGAWAI TEKNOLOGI MAKLUMAT</t>
+        </is>
+      </c>
+      <c r="D60" s="9" t="inlineStr">
+        <is>
+          <t>FA6</t>
+        </is>
+      </c>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9" t="inlineStr">
+        <is>
+          <t>209</t>
+        </is>
+      </c>
+      <c r="G60" s="8" t="inlineStr">
+        <is>
+          <t>azri.zakaria@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" ht="19" customHeight="1">
+      <c r="A61" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PERPUSTAKAAN</t>
+        </is>
+      </c>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
     </row>
     <row r="62" ht="20" customHeight="1">
       <c r="A62" s="9">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>AHMAD AZIB BIN AHMAD</t>
+          <t>AFIFAH BINTI RAMLI</t>
         </is>
       </c>
       <c r="C62" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PENYELIDIK</t>
+          <t>PEMBANTU PUSTAKAWAN</t>
         </is>
       </c>
       <c r="D62" s="9" t="inlineStr">
         <is>
-          <t>Q2</t>
+          <t>S2</t>
         </is>
       </c>
       <c r="E62" s="9"/>
       <c r="F62" s="9" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>206</t>
         </is>
       </c>
       <c r="G62" s="8" t="inlineStr">
         <is>
-          <t>ahmadazib@jmg.gov.my</t>
+          <t>afifah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="63" ht="20" customHeight="1">
       <c r="A63" s="9">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B63" s="10" t="inlineStr">
+        <v>39</v>
+      </c>
+      <c r="B63" s="8" t="inlineStr">
+        <is>
+          <t>MOHD ZAIDI BIN MOHD RAMLI</t>
+        </is>
+      </c>
+      <c r="C63" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D63" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E63" s="9"/>
+      <c r="F63" s="9" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="G63" s="8" t="inlineStr">
+        <is>
+          <t>zaidi.ramli@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" ht="19" customHeight="1">
+      <c r="A64" s="7" t="inlineStr">
+        <is>
+          <t>UNIT TEKNOLOGI MAKLUMAT</t>
+        </is>
+      </c>
+      <c r="B64" s="7"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+    </row>
+    <row r="65" ht="20" customHeight="1">
+      <c r="A65" s="9">
+        <v>40</v>
+      </c>
+      <c r="B65" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
-      <c r="C63" s="10" t="inlineStr">
-[...27 lines deleted...]
-      <c r="A65" s="7" t="inlineStr">
+      <c r="C65" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D65" s="11" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E65" s="11"/>
+      <c r="F65" s="11" t="inlineStr">
+        <is>
+          <t>343</t>
+        </is>
+      </c>
+      <c r="G65" s="8"/>
+    </row>
+    <row r="66" ht="19" customHeight="1">
+      <c r="A66" s="6" t="inlineStr">
+        <is>
+          <t>CAWANGAN TEKNOLOGI BERASASKAN LEMPUNG</t>
+        </is>
+      </c>
+      <c r="B66" s="6"/>
+      <c r="C66" s="6"/>
+      <c r="D66" s="6"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="6"/>
+      <c r="G66" s="6"/>
+    </row>
+    <row r="67" ht="19" customHeight="1">
+      <c r="A67" s="7" t="inlineStr">
         <is>
           <t>PEJABAT KETUA CAWANGAN</t>
         </is>
       </c>
-      <c r="B65" s="7"/>
-[...15 lines deleted...]
-      <c r="C66" s="8" t="inlineStr">
+      <c r="B67" s="7"/>
+      <c r="C67" s="7"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+    </row>
+    <row r="68" ht="20" customHeight="1">
+      <c r="A68" s="9">
+        <v>41</v>
+      </c>
+      <c r="B68" s="8" t="inlineStr">
+        <is>
+          <t>HAMDAN BIN YAHYA</t>
+        </is>
+      </c>
+      <c r="C68" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
-      <c r="D66" s="9" t="inlineStr">
-[...81 lines deleted...]
-      </c>
+      <c r="D68" s="9" t="inlineStr">
+        <is>
+          <t>Q12</t>
+        </is>
+      </c>
+      <c r="E68" s="9"/>
+      <c r="F68" s="9" t="inlineStr">
+        <is>
+          <t>297</t>
+        </is>
+      </c>
+      <c r="G68" s="8" t="inlineStr">
+        <is>
+          <t>hamdan.yahya@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" ht="19" customHeight="1">
+      <c r="A69" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENCIRIAN DAN UJIAN KUALITI</t>
+        </is>
+      </c>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
     </row>
     <row r="70" ht="20" customHeight="1">
       <c r="A70" s="9">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>ZULKIFLY BIN ABDUL MANAF</t>
+          <t>TS. MUHAMMAD AFIQ AFANDI BIN ABDUL AZIZ</t>
         </is>
       </c>
       <c r="C70" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PENYELIDIK</t>
+          <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D70" s="9" t="inlineStr">
         <is>
-          <t>Q3</t>
+          <t>Q9</t>
         </is>
       </c>
       <c r="E70" s="9"/>
       <c r="F70" s="9" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>337</t>
         </is>
       </c>
       <c r="G70" s="8" t="inlineStr">
         <is>
-          <t>zulkifly.manaf@jmg.gov.my</t>
+          <t>muhammadafiq@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="71" ht="20" customHeight="1">
       <c r="A71" s="9">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD FAQIH BIN OTHMAN</t>
+          <t>MUHAMMAD ZARIF BIN SUBNI</t>
         </is>
       </c>
       <c r="C71" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
       <c r="D71" s="9" t="inlineStr">
         <is>
-          <t>Q1</t>
+          <t>Q2</t>
         </is>
       </c>
       <c r="E71" s="9"/>
       <c r="F71" s="9" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>278</t>
         </is>
       </c>
       <c r="G71" s="8" t="inlineStr">
         <is>
-          <t>faqih@jmg.gov.my</t>
-[...45 lines deleted...]
-      </c>
+          <t>muhammadzarif@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" ht="20" customHeight="1">
+      <c r="A72" s="9">
+        <v>44</v>
+      </c>
+      <c r="B72" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C72" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D72" s="11" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E72" s="11"/>
+      <c r="F72" s="11" t="inlineStr">
+        <is>
+          <t>279</t>
+        </is>
+      </c>
+      <c r="G72" s="8"/>
+    </row>
+    <row r="73" ht="19" customHeight="1">
+      <c r="A73" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PRODUK LEMPUNG</t>
+        </is>
+      </c>
+      <c r="B73" s="7"/>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
     </row>
     <row r="74" ht="20" customHeight="1">
       <c r="A74" s="9">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>MOHD FAIZ BIN HAMZAH</t>
+          <t>ASPANIZA BINTI AHMAD</t>
         </is>
       </c>
       <c r="C74" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PENYELIDIK</t>
+          <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D74" s="9" t="inlineStr">
         <is>
-          <t>Q2</t>
+          <t>Q10</t>
         </is>
       </c>
       <c r="E74" s="9"/>
       <c r="F74" s="9" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>210</t>
         </is>
       </c>
       <c r="G74" s="8" t="inlineStr">
         <is>
-          <t>mohdfaiz@jmg.gov.my</t>
+          <t>aspaniza@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="75" ht="20" customHeight="1">
       <c r="A75" s="9">
-        <v>44</v>
-[...6 lines deleted...]
-      <c r="C75" s="10" t="inlineStr">
+        <v>46</v>
+      </c>
+      <c r="B75" s="8" t="inlineStr">
+        <is>
+          <t>NORAZAKIAH BINTI JABAR</t>
+        </is>
+      </c>
+      <c r="C75" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
-      <c r="D75" s="11" t="inlineStr">
-[...50 lines deleted...]
-      </c>
+      <c r="D75" s="9" t="inlineStr">
+        <is>
+          <t>Q3</t>
+        </is>
+      </c>
+      <c r="E75" s="9"/>
+      <c r="F75" s="9" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
+      <c r="G75" s="8" t="inlineStr">
+        <is>
+          <t>norazakiah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" ht="20" customHeight="1">
+      <c r="A76" s="9">
+        <v>47</v>
+      </c>
+      <c r="B76" s="8" t="inlineStr">
+        <is>
+          <t>RUBIAH A/P JORIM ANIAM</t>
+        </is>
+      </c>
+      <c r="C76" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D76" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E76" s="9"/>
+      <c r="F76" s="9" t="inlineStr">
+        <is>
+          <t>254</t>
+        </is>
+      </c>
+      <c r="G76" s="8" t="inlineStr">
+        <is>
+          <t>rubiah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" ht="19" customHeight="1">
+      <c r="A77" s="7" t="inlineStr">
+        <is>
+          <t>UNIT SERAMIK</t>
+        </is>
+      </c>
+      <c r="B77" s="7"/>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
     </row>
     <row r="78" ht="20" customHeight="1">
       <c r="A78" s="9">
-        <v>46</v>
-[...6 lines deleted...]
-      <c r="C78" s="8" t="inlineStr">
+        <v>48</v>
+      </c>
+      <c r="B78" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C78" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D78" s="11" t="inlineStr">
+        <is>
+          <t>Q9</t>
+        </is>
+      </c>
+      <c r="E78" s="11"/>
+      <c r="F78" s="11" t="inlineStr">
+        <is>
+          <t>334</t>
+        </is>
+      </c>
+      <c r="G78" s="8"/>
+    </row>
+    <row r="79" ht="20" customHeight="1">
+      <c r="A79" s="9">
+        <v>49</v>
+      </c>
+      <c r="B79" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD FIRDAUS PAUZI ANUWAR</t>
+        </is>
+      </c>
+      <c r="C79" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
-      <c r="D78" s="9" t="inlineStr">
+      <c r="D79" s="9" t="inlineStr">
         <is>
           <t>Q1</t>
         </is>
       </c>
-      <c r="E78" s="9"/>
-[...35 lines deleted...]
-      <c r="G80" s="7"/>
+      <c r="E79" s="9"/>
+      <c r="F79" s="9" t="inlineStr">
+        <is>
+          <t>276</t>
+        </is>
+      </c>
+      <c r="G79" s="8" t="inlineStr">
+        <is>
+          <t>firdaus.pauzi@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" ht="20" customHeight="1">
+      <c r="A80" s="9">
+        <v>50</v>
+      </c>
+      <c r="B80" s="8" t="inlineStr">
+        <is>
+          <t>NURAYU BINTI MOHD NUSI</t>
+        </is>
+      </c>
+      <c r="C80" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D80" s="9" t="inlineStr">
+        <is>
+          <t>Q1</t>
+        </is>
+      </c>
+      <c r="E80" s="9"/>
+      <c r="F80" s="9" t="inlineStr">
+        <is>
+          <t>254</t>
+        </is>
+      </c>
+      <c r="G80" s="8" t="inlineStr">
+        <is>
+          <t>nurayu@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="81" ht="20" customHeight="1">
       <c r="A81" s="9">
-        <v>47</v>
-[...97 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="B81" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C81" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D81" s="11" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E81" s="11"/>
+      <c r="F81" s="11" t="inlineStr">
+        <is>
+          <t>278</t>
+        </is>
+      </c>
+      <c r="G81" s="8"/>
+    </row>
+    <row r="82" ht="20" customHeight="1">
+      <c r="A82" s="9">
+        <v>52</v>
+      </c>
+      <c r="B82" s="8" t="inlineStr">
+        <is>
+          <t>MOHAMAD SAROL BIN SALLEH</t>
+        </is>
+      </c>
+      <c r="C82" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D82" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E82" s="9"/>
+      <c r="F82" s="9" t="inlineStr">
+        <is>
+          <t>278</t>
+        </is>
+      </c>
+      <c r="G82" s="8" t="inlineStr">
+        <is>
+          <t>sarol@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" ht="19" customHeight="1">
+      <c r="A83" s="6" t="inlineStr">
+        <is>
+          <t>CAWANGAN TEKNOLOGI PEMULIHAN LOMBONG DAN KUARI</t>
+        </is>
+      </c>
+      <c r="B83" s="6"/>
+      <c r="C83" s="6"/>
+      <c r="D83" s="6"/>
+      <c r="E83" s="6"/>
+      <c r="F83" s="6"/>
+      <c r="G83" s="6"/>
+    </row>
+    <row r="84" ht="19" customHeight="1">
+      <c r="A84" s="7" t="inlineStr">
+        <is>
+          <t>PEJABAT KETUA CAWANGAN</t>
+        </is>
+      </c>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
     </row>
     <row r="85" ht="20" customHeight="1">
       <c r="A85" s="9">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD WAFI BIN MOHAMAD SIDEK</t>
+          <t>MOHD SYAHRIR BIN MOHD ROZI</t>
         </is>
       </c>
       <c r="C85" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PENYELIDIK</t>
+          <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D85" s="9" t="inlineStr">
         <is>
-          <t>Q1</t>
+          <t>Q12</t>
         </is>
       </c>
       <c r="E85" s="9"/>
       <c r="F85" s="9" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>260</t>
         </is>
       </c>
       <c r="G85" s="8" t="inlineStr">
         <is>
-          <t>wafi@jmg.gov.my</t>
+          <t>syahrir@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="86" ht="19" customHeight="1">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>UNIT PENGASINGAN FIZIKAL &amp; FIZIKO KIMIA</t>
+          <t>UNIT PEMULIHAN BEKAS KUARI</t>
         </is>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="7"/>
       <c r="D86" s="7"/>
       <c r="E86" s="7"/>
       <c r="F86" s="7"/>
       <c r="G86" s="7"/>
     </row>
     <row r="87" ht="20" customHeight="1">
       <c r="A87" s="9">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
-          <t>COSTANTINE JOANNES</t>
+          <t>NORINSAFRINA BINTI MUSTAFFA KAMAL</t>
         </is>
       </c>
       <c r="C87" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D87" s="9" t="inlineStr">
         <is>
-          <t>Q9</t>
+          <t>Q10</t>
         </is>
       </c>
       <c r="E87" s="9"/>
       <c r="F87" s="9" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>321</t>
         </is>
       </c>
       <c r="G87" s="8" t="inlineStr">
         <is>
-          <t>costantine@jmg.gov.my</t>
+          <t>norin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="88" ht="20" customHeight="1">
       <c r="A88" s="9">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>ROSLAN BIN ISA</t>
+          <t>AHMAD FIRDAUS BIN SHAMSUL BAHARIN</t>
         </is>
       </c>
       <c r="C88" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PENYELIDIK</t>
+          <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D88" s="9" t="inlineStr">
         <is>
-          <t>Q3</t>
+          <t>Q9</t>
         </is>
       </c>
       <c r="E88" s="9"/>
       <c r="F88" s="9" t="inlineStr">
         <is>
-          <t>397</t>
+          <t>305</t>
         </is>
       </c>
       <c r="G88" s="8" t="inlineStr">
         <is>
-          <t>roslan.isa@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G89" s="7"/>
+          <t>firdausbaharin@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" ht="20" customHeight="1">
+      <c r="A89" s="9">
+        <v>56</v>
+      </c>
+      <c r="B89" s="8" t="inlineStr">
+        <is>
+          <t>NORHANI BINTI MOHD NAWI</t>
+        </is>
+      </c>
+      <c r="C89" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D89" s="9" t="inlineStr">
+        <is>
+          <t>Q2</t>
+        </is>
+      </c>
+      <c r="E89" s="9"/>
+      <c r="F89" s="9" t="inlineStr">
+        <is>
+          <t>279</t>
+        </is>
+      </c>
+      <c r="G89" s="8" t="inlineStr">
+        <is>
+          <t>norhani@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="90" ht="20" customHeight="1">
       <c r="A90" s="9">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>ANUAR BIN OTHMAN</t>
+          <t>MOHAMAD FADRULFAIZ BIN ABD HALIM</t>
         </is>
       </c>
       <c r="C90" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI PENYELIDIK</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D90" s="9" t="inlineStr">
         <is>
-          <t>Q10</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E90" s="9"/>
       <c r="F90" s="9" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>318</t>
         </is>
       </c>
       <c r="G90" s="8" t="inlineStr">
         <is>
-          <t>anuar@jmg.gov.my</t>
-[...32 lines deleted...]
-      </c>
+          <t>fadrulfaiz@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" ht="19" customHeight="1">
+      <c r="A91" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PEMULIHAN BEKAS LOMBONG</t>
+        </is>
+      </c>
+      <c r="B91" s="7"/>
+      <c r="C91" s="7"/>
+      <c r="D91" s="7"/>
+      <c r="E91" s="7"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
     </row>
     <row r="92" ht="20" customHeight="1">
       <c r="A92" s="9">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD AZHAD BIN MOHD SAIFUL SHAHDI</t>
+          <t>TS. MOHD ZAID BIN MD SHARIF</t>
         </is>
       </c>
       <c r="C92" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PENYELIDIK</t>
+          <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D92" s="9" t="inlineStr">
         <is>
-          <t>Q1</t>
+          <t>Q9</t>
         </is>
       </c>
       <c r="E92" s="9"/>
       <c r="F92" s="9" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>291</t>
         </is>
       </c>
       <c r="G92" s="8" t="inlineStr">
         <is>
-          <t>azhad@jmg.gov.my</t>
-[...27 lines deleted...]
-      <c r="G94" s="7"/>
+          <t>mohdzaid@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" ht="20" customHeight="1">
+      <c r="A93" s="9">
+        <v>59</v>
+      </c>
+      <c r="B93" s="8" t="inlineStr">
+        <is>
+          <t>FAUZIAH BINTI MUHAMAD ISA</t>
+        </is>
+      </c>
+      <c r="C93" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D93" s="9" t="inlineStr">
+        <is>
+          <t>Q3</t>
+        </is>
+      </c>
+      <c r="E93" s="9"/>
+      <c r="F93" s="9" t="inlineStr">
+        <is>
+          <t>332</t>
+        </is>
+      </c>
+      <c r="G93" s="8" t="inlineStr">
+        <is>
+          <t>fauziah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" ht="20" customHeight="1">
+      <c r="A94" s="9">
+        <v>60</v>
+      </c>
+      <c r="B94" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C94" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D94" s="11" t="inlineStr">
+        <is>
+          <t>Q1</t>
+        </is>
+      </c>
+      <c r="E94" s="11"/>
+      <c r="F94" s="11"/>
+      <c r="G94" s="8"/>
     </row>
     <row r="95" ht="20" customHeight="1">
       <c r="A95" s="9">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
-          <t>FATIHAH BINTI AZMI</t>
+          <t>MUHAMAD FAZIR BIN ZAINUDDIN</t>
         </is>
       </c>
       <c r="C95" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI PENYELIDIK</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D95" s="9" t="inlineStr">
         <is>
-          <t>Q10</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E95" s="9"/>
       <c r="F95" s="9" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>296</t>
         </is>
       </c>
       <c r="G95" s="8" t="inlineStr">
         <is>
-          <t>fatihah@jmg.gov.my</t>
-[...12 lines deleted...]
-      <c r="C96" s="10" t="inlineStr">
+          <t>fazir@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" ht="19" customHeight="1">
+      <c r="A96" s="7" t="inlineStr">
+        <is>
+          <t>UNIT TEBUSGUNA BEKAS LOMBONG DAN KUARI</t>
+        </is>
+      </c>
+      <c r="B96" s="7"/>
+      <c r="C96" s="7"/>
+      <c r="D96" s="7"/>
+      <c r="E96" s="7"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+    </row>
+    <row r="97" ht="20" customHeight="1">
+      <c r="A97" s="9">
+        <v>62</v>
+      </c>
+      <c r="B97" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD HAZIM BIN HUSAIN</t>
+        </is>
+      </c>
+      <c r="C97" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
-      <c r="D96" s="11"/>
-[...15 lines deleted...]
-      <c r="G97" s="7"/>
+      <c r="D97" s="9" t="inlineStr">
+        <is>
+          <t>Q9</t>
+        </is>
+      </c>
+      <c r="E97" s="9"/>
+      <c r="F97" s="9" t="inlineStr">
+        <is>
+          <t>393</t>
+        </is>
+      </c>
+      <c r="G97" s="8" t="inlineStr">
+        <is>
+          <t>hazim.husain@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="98" ht="20" customHeight="1">
       <c r="A98" s="9">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD AFIQ AIZAT BIN RAMLI</t>
+          <t>AISAMUDDIN BIN BASIR</t>
         </is>
       </c>
       <c r="C98" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI PENYELIDIK</t>
+          <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
       <c r="D98" s="9" t="inlineStr">
         <is>
-          <t>Q9</t>
+          <t>Q1</t>
         </is>
       </c>
       <c r="E98" s="9"/>
       <c r="F98" s="9" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>318</t>
         </is>
       </c>
       <c r="G98" s="8" t="inlineStr">
         <is>
-          <t>aizat@jmg.gov.my</t>
+          <t>aisamuddin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="99" ht="20" customHeight="1">
       <c r="A99" s="9">
-        <v>59</v>
-[...32 lines deleted...]
-      <c r="B100" s="10" t="inlineStr">
+        <v>64</v>
+      </c>
+      <c r="B99" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
-      <c r="C100" s="10" t="inlineStr">
-[...11 lines deleted...]
-      <c r="G100" s="8"/>
+      <c r="C99" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D99" s="11" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E99" s="11"/>
+      <c r="F99" s="11" t="inlineStr">
+        <is>
+          <t>318</t>
+        </is>
+      </c>
+      <c r="G99" s="8"/>
+    </row>
+    <row r="100" ht="19" customHeight="1">
+      <c r="A100" s="6" t="inlineStr">
+        <is>
+          <t>CAWANGAN TEKNOLOGI BERASASKAN SILIKA</t>
+        </is>
+      </c>
+      <c r="B100" s="6"/>
+      <c r="C100" s="6"/>
+      <c r="D100" s="6"/>
+      <c r="E100" s="6"/>
+      <c r="F100" s="6"/>
+      <c r="G100" s="6"/>
     </row>
     <row r="101" ht="19" customHeight="1">
       <c r="A101" s="7" t="inlineStr">
         <is>
-          <t>UNIT TEKNOLOGI PENGKUARIAN</t>
+          <t>PEJABAT KETUA CAWANGAN</t>
         </is>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="7"/>
       <c r="D101" s="7"/>
       <c r="E101" s="7"/>
       <c r="F101" s="7"/>
       <c r="G101" s="7"/>
     </row>
     <row r="102" ht="20" customHeight="1">
       <c r="A102" s="9">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>AHMAD AMIRUL AIMAN BIN MOHD SHAFIE</t>
+          <t>MOHD IDHAM B. MUSTAFFAR</t>
         </is>
       </c>
       <c r="C102" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D102" s="9" t="inlineStr">
         <is>
-          <t>Q9</t>
+          <t>Q12</t>
         </is>
       </c>
       <c r="E102" s="9"/>
       <c r="F102" s="9" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>124</t>
         </is>
       </c>
       <c r="G102" s="8" t="inlineStr">
         <is>
-          <t>amirulaiman@jmg.gov.my</t>
-[...32 lines deleted...]
-      </c>
+          <t>idham@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" ht="19" customHeight="1">
+      <c r="A103" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PEMBANGUNAN BAHAN BINAAN</t>
+        </is>
+      </c>
+      <c r="B103" s="7"/>
+      <c r="C103" s="7"/>
+      <c r="D103" s="7"/>
+      <c r="E103" s="7"/>
+      <c r="F103" s="7"/>
+      <c r="G103" s="7"/>
     </row>
     <row r="104" ht="20" customHeight="1">
       <c r="A104" s="9">
-        <v>63</v>
-[...6 lines deleted...]
-      <c r="C104" s="10" t="inlineStr">
+        <v>66</v>
+      </c>
+      <c r="B104" s="8" t="inlineStr">
+        <is>
+          <t>NABIHAH BINTI OTHMAN</t>
+        </is>
+      </c>
+      <c r="C104" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D104" s="9" t="inlineStr">
+        <is>
+          <t>Q9</t>
+        </is>
+      </c>
+      <c r="E104" s="9"/>
+      <c r="F104" s="9" t="inlineStr">
+        <is>
+          <t>307</t>
+        </is>
+      </c>
+      <c r="G104" s="8" t="inlineStr">
+        <is>
+          <t>nabihah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" ht="20" customHeight="1">
+      <c r="A105" s="9">
+        <v>67</v>
+      </c>
+      <c r="B105" s="8" t="inlineStr">
+        <is>
+          <t>NUR SHUKRIAH BINTI MOHD FADZIL</t>
+        </is>
+      </c>
+      <c r="C105" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
-      <c r="D104" s="11" t="inlineStr">
+      <c r="D105" s="9" t="inlineStr">
         <is>
           <t>Q1</t>
         </is>
       </c>
-      <c r="E104" s="11"/>
-[...14 lines deleted...]
-      <c r="G105" s="7"/>
+      <c r="E105" s="9"/>
+      <c r="F105" s="9" t="inlineStr">
+        <is>
+          <t>225</t>
+        </is>
+      </c>
+      <c r="G105" s="8" t="inlineStr">
+        <is>
+          <t>shukriah@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="106" ht="20" customHeight="1">
       <c r="A106" s="9">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>AZLIN ZAHARA BINTI AHMAD ZARY</t>
+          <t>MUHAMAD SHAMSURI BIN SHAMSUDDIN</t>
         </is>
       </c>
       <c r="C106" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PENYELIDIK</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D106" s="9" t="inlineStr">
         <is>
-          <t>Q5</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E106" s="9"/>
       <c r="F106" s="9" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>103</t>
         </is>
       </c>
       <c r="G106" s="8" t="inlineStr">
         <is>
-          <t>azlin@jmg.gov.my</t>
-[...12 lines deleted...]
-      <c r="C107" s="10" t="inlineStr">
+          <t>shamsuri@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" ht="19" customHeight="1">
+      <c r="A107" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PEMBANGUNAN KACA</t>
+        </is>
+      </c>
+      <c r="B107" s="7"/>
+      <c r="C107" s="7"/>
+      <c r="D107" s="7"/>
+      <c r="E107" s="7"/>
+      <c r="F107" s="7"/>
+      <c r="G107" s="7"/>
+    </row>
+    <row r="108" ht="20" customHeight="1">
+      <c r="A108" s="9">
+        <v>69</v>
+      </c>
+      <c r="B108" s="8" t="inlineStr">
+        <is>
+          <t>SYARIFAH AMINAH BINTI ISMAIL</t>
+        </is>
+      </c>
+      <c r="C108" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D108" s="9" t="inlineStr">
+        <is>
+          <t>Q9</t>
+        </is>
+      </c>
+      <c r="E108" s="9"/>
+      <c r="F108" s="9" t="inlineStr">
+        <is>
+          <t>290</t>
+        </is>
+      </c>
+      <c r="G108" s="8" t="inlineStr">
+        <is>
+          <t>syarifahaminah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" ht="20" customHeight="1">
+      <c r="A109" s="9">
+        <v>70</v>
+      </c>
+      <c r="B109" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD AZAMMUDDIN BIN AHMAD FAUZI</t>
+        </is>
+      </c>
+      <c r="C109" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
-      <c r="D107" s="11" t="inlineStr">
-[...32 lines deleted...]
-      <c r="G109" s="7"/>
+      <c r="D109" s="9" t="inlineStr">
+        <is>
+          <t>Q2</t>
+        </is>
+      </c>
+      <c r="E109" s="9"/>
+      <c r="F109" s="9" t="inlineStr">
+        <is>
+          <t>274</t>
+        </is>
+      </c>
+      <c r="G109" s="8" t="inlineStr">
+        <is>
+          <t>azammuddin@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="110" ht="20" customHeight="1">
       <c r="A110" s="9">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>MOHD SYAHRIR BIN MOHD ROZI</t>
+          <t>MOHD SHAHRUL BIN SHARAFADDIN</t>
         </is>
       </c>
       <c r="C110" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI PENYELIDIK</t>
-[...6 lines deleted...]
-      </c>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D110" s="9"/>
       <c r="E110" s="9"/>
       <c r="F110" s="9" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>103</t>
         </is>
       </c>
       <c r="G110" s="8" t="inlineStr">
         <is>
-          <t>syahrir@jmg.gov.my</t>
+          <t>mohdshahrul@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="111" ht="19" customHeight="1">
       <c r="A111" s="7" t="inlineStr">
         <is>
-          <t>UNIT PEMULIHAN BEKAS KUARI</t>
+          <t>UNIT PENCIRIAN</t>
         </is>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="7"/>
       <c r="D111" s="7"/>
       <c r="E111" s="7"/>
       <c r="F111" s="7"/>
       <c r="G111" s="7"/>
     </row>
     <row r="112" ht="20" customHeight="1">
       <c r="A112" s="9">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>NORINSAFRINA BINTI MUSTAFFA KAMAL</t>
+          <t>MOHD HAKIM BIN IBRAHIM</t>
         </is>
       </c>
       <c r="C112" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D112" s="9" t="inlineStr">
         <is>
-          <t>Q10</t>
+          <t>Q9</t>
         </is>
       </c>
       <c r="E112" s="9"/>
-      <c r="F112" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F112" s="9"/>
       <c r="G112" s="8" t="inlineStr">
         <is>
-          <t>norin@jmg.gov.my</t>
+          <t>mohdhakim@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="113" ht="20" customHeight="1">
       <c r="A113" s="9">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>NORHANI BINTI MOHD NAWI</t>
+          <t>SUZIE SULIANA BINTI HASHIM</t>
         </is>
       </c>
       <c r="C113" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
       <c r="D113" s="9" t="inlineStr">
         <is>
           <t>Q2</t>
         </is>
       </c>
       <c r="E113" s="9"/>
       <c r="F113" s="9" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>274</t>
         </is>
       </c>
       <c r="G113" s="8" t="inlineStr">
         <is>
-          <t>norhani@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G114" s="7"/>
+          <t>suziesuliana@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" ht="20" customHeight="1">
+      <c r="A114" s="9">
+        <v>74</v>
+      </c>
+      <c r="B114" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C114" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D114" s="11" t="inlineStr">
+        <is>
+          <t>Q1</t>
+        </is>
+      </c>
+      <c r="E114" s="11"/>
+      <c r="F114" s="11"/>
+      <c r="G114" s="8"/>
     </row>
     <row r="115" ht="20" customHeight="1">
       <c r="A115" s="9">
-        <v>69</v>
-[...57 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="B115" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C115" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D115" s="11" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E115" s="11"/>
+      <c r="F115" s="11" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="G115" s="8"/>
+    </row>
+    <row r="116" ht="19" customHeight="1">
+      <c r="A116" s="7" t="inlineStr">
+        <is>
+          <t>UNIT SUGA</t>
+        </is>
+      </c>
+      <c r="B116" s="7"/>
+      <c r="C116" s="7"/>
+      <c r="D116" s="7"/>
+      <c r="E116" s="7"/>
+      <c r="F116" s="7"/>
+      <c r="G116" s="7"/>
     </row>
     <row r="117" ht="20" customHeight="1">
       <c r="A117" s="9">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B117" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C117" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
       <c r="D117" s="11" t="inlineStr">
         <is>
-          <t>Q1</t>
+          <t>Q3</t>
         </is>
       </c>
       <c r="E117" s="11"/>
-      <c r="F117" s="11"/>
+      <c r="F117" s="11" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
       <c r="G117" s="8"/>
     </row>
-    <row r="118" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G118" s="7"/>
+    <row r="118" ht="20" customHeight="1">
+      <c r="A118" s="9">
+        <v>77</v>
+      </c>
+      <c r="B118" s="8" t="inlineStr">
+        <is>
+          <t>AZLI BIN OTHMAN</t>
+        </is>
+      </c>
+      <c r="C118" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D118" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E118" s="9"/>
+      <c r="F118" s="9" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="G118" s="8" t="inlineStr">
+        <is>
+          <t>azli.othman@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="119" ht="20" customHeight="1">
       <c r="A119" s="9">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD HAZIM BIN HUSAIN</t>
+          <t>SYABERI BIN MAULADDIN</t>
         </is>
       </c>
       <c r="C119" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI PENYELIDIK</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D119" s="9" t="inlineStr">
         <is>
-          <t>Q9</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E119" s="9"/>
       <c r="F119" s="9" t="inlineStr">
         <is>
-          <t>393</t>
+          <t>103</t>
         </is>
       </c>
       <c r="G119" s="8" t="inlineStr">
         <is>
-          <t>hazim.husain@jmg.gov.my</t>
-[...32 lines deleted...]
-      </c>
+          <t>syaberi@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" ht="19" customHeight="1">
+      <c r="A120" s="6" t="inlineStr">
+        <is>
+          <t>CAWANGAN TEKNOLOGI PEMPROSESAN MINERAL</t>
+        </is>
+      </c>
+      <c r="B120" s="6"/>
+      <c r="C120" s="6"/>
+      <c r="D120" s="6"/>
+      <c r="E120" s="6"/>
+      <c r="F120" s="6"/>
+      <c r="G120" s="6"/>
     </row>
     <row r="121" ht="19" customHeight="1">
       <c r="A121" s="7" t="inlineStr">
         <is>
-          <t>UNIT TEKNOLOGI PERLOMBONGAN</t>
+          <t>PEJABAT KETUA CAWANGAN</t>
         </is>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="7"/>
       <c r="D121" s="7"/>
       <c r="E121" s="7"/>
       <c r="F121" s="7"/>
       <c r="G121" s="7"/>
     </row>
     <row r="122" ht="20" customHeight="1">
       <c r="A122" s="9">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>AHMAD FIRDAUS BIN SHAMSUL BAHARIN</t>
+          <t>ROSHAIDA BINTI ARBAIN</t>
         </is>
       </c>
       <c r="C122" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D122" s="9" t="inlineStr">
         <is>
-          <t>Q9</t>
+          <t>Q10</t>
         </is>
       </c>
       <c r="E122" s="9"/>
-      <c r="F122" s="9"/>
+      <c r="F122" s="9" t="inlineStr">
+        <is>
+          <t>309</t>
+        </is>
+      </c>
       <c r="G122" s="8" t="inlineStr">
         <is>
-          <t>firdausbaharin@jmg.gov.my</t>
+          <t>roshaida@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="123" ht="19" customHeight="1">
       <c r="A123" s="7" t="inlineStr">
         <is>
-          <t>UNIT PENTADBIRAN DAN KEWANGAN</t>
+          <t>UNIT PENCIRIAN DAN HIDROMETALURGI</t>
         </is>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="7"/>
       <c r="D123" s="7"/>
       <c r="E123" s="7"/>
       <c r="F123" s="7"/>
       <c r="G123" s="7"/>
     </row>
-    <row r="124" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G124" s="7"/>
+    <row r="124" ht="20" customHeight="1">
+      <c r="A124" s="9">
+        <v>80</v>
+      </c>
+      <c r="B124" s="8" t="inlineStr">
+        <is>
+          <t>DR. TINESHA A/P SELVARAJ</t>
+        </is>
+      </c>
+      <c r="C124" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D124" s="9" t="inlineStr">
+        <is>
+          <t>Q9</t>
+        </is>
+      </c>
+      <c r="E124" s="9"/>
+      <c r="F124" s="9" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="G124" s="8" t="inlineStr">
+        <is>
+          <t>tinesha@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="125" ht="20" customHeight="1">
       <c r="A125" s="9">
-        <v>75</v>
-[...26 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="B125" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C125" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D125" s="11" t="inlineStr">
+        <is>
+          <t>Q9</t>
+        </is>
+      </c>
+      <c r="E125" s="11"/>
+      <c r="F125" s="11" t="inlineStr">
+        <is>
+          <t>309</t>
+        </is>
+      </c>
+      <c r="G125" s="8"/>
     </row>
     <row r="126" ht="20" customHeight="1">
       <c r="A126" s="9">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>NORFAZURA BINTI ABIDIN</t>
+          <t>NURFITRI BINTI MOHD RASHID</t>
         </is>
       </c>
       <c r="C126" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (KEW)</t>
+          <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
       <c r="D126" s="9" t="inlineStr">
         <is>
-          <t>W2</t>
+          <t>Q2</t>
         </is>
       </c>
       <c r="E126" s="9"/>
       <c r="F126" s="9" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>247</t>
         </is>
       </c>
       <c r="G126" s="8" t="inlineStr">
         <is>
-          <t>norfazura@jmg.gov.my</t>
-[...45 lines deleted...]
-      </c>
+          <t>nurfitri@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" ht="20" customHeight="1">
+      <c r="A127" s="9">
+        <v>83</v>
+      </c>
+      <c r="B127" s="8" t="inlineStr">
+        <is>
+          <t>MOHAMAD WAFI BIN MOHAMAD SIDEK</t>
+        </is>
+      </c>
+      <c r="C127" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D127" s="9" t="inlineStr">
+        <is>
+          <t>Q1</t>
+        </is>
+      </c>
+      <c r="E127" s="9"/>
+      <c r="F127" s="9" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
+      <c r="G127" s="8" t="inlineStr">
+        <is>
+          <t>wafi@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" ht="19" customHeight="1">
+      <c r="A128" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENGASINGAN FIZIKAL &amp; FIZIKO KIMIA</t>
+        </is>
+      </c>
+      <c r="B128" s="7"/>
+      <c r="C128" s="7"/>
+      <c r="D128" s="7"/>
+      <c r="E128" s="7"/>
+      <c r="F128" s="7"/>
+      <c r="G128" s="7"/>
     </row>
     <row r="129" ht="20" customHeight="1">
       <c r="A129" s="9">
-        <v>78</v>
-[...18 lines deleted...]
-      <c r="G129" s="8"/>
+        <v>84</v>
+      </c>
+      <c r="B129" s="8" t="inlineStr">
+        <is>
+          <t>TS. COSTANTINE JOANNES</t>
+        </is>
+      </c>
+      <c r="C129" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D129" s="9" t="inlineStr">
+        <is>
+          <t>Q9</t>
+        </is>
+      </c>
+      <c r="E129" s="9"/>
+      <c r="F129" s="9" t="inlineStr">
+        <is>
+          <t>275</t>
+        </is>
+      </c>
+      <c r="G129" s="8" t="inlineStr">
+        <is>
+          <t>costantine@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="130" ht="20" customHeight="1">
       <c r="A130" s="9">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>NELSON A/L NESAMUTHU</t>
+          <t>ROSLAN BIN ISA</t>
         </is>
       </c>
       <c r="C130" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUTERA</t>
+          <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
       <c r="D130" s="9" t="inlineStr">
         <is>
-          <t>JA5</t>
+          <t>Q3</t>
         </is>
       </c>
       <c r="E130" s="9"/>
       <c r="F130" s="9" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>397</t>
         </is>
       </c>
       <c r="G130" s="8" t="inlineStr">
         <is>
-          <t>nelson@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G131" s="7"/>
+          <t>roslan.isa@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" ht="20" customHeight="1">
+      <c r="A131" s="9">
+        <v>86</v>
+      </c>
+      <c r="B131" s="8" t="inlineStr">
+        <is>
+          <t>HAZIQ BIN ZAINURI</t>
+        </is>
+      </c>
+      <c r="C131" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D131" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E131" s="9"/>
+      <c r="F131" s="9" t="inlineStr">
+        <is>
+          <t>234</t>
+        </is>
+      </c>
+      <c r="G131" s="8" t="inlineStr">
+        <is>
+          <t>haziq.zainuri@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="132" ht="20" customHeight="1">
       <c r="A132" s="9">
-        <v>80</v>
-[...62 lines deleted...]
-      <c r="G134" s="7"/>
+        <v>87</v>
+      </c>
+      <c r="B132" s="8" t="inlineStr">
+        <is>
+          <t>MOHD SYAZWAN BIN MOHAMMAD SHAHFAWI</t>
+        </is>
+      </c>
+      <c r="C132" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D132" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E132" s="9"/>
+      <c r="F132" s="9" t="inlineStr">
+        <is>
+          <t>234</t>
+        </is>
+      </c>
+      <c r="G132" s="8" t="inlineStr">
+        <is>
+          <t>mohdsyazwan@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" ht="19" customHeight="1">
+      <c r="A133" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PERKHIDMATAN PEMPROSESAN</t>
+        </is>
+      </c>
+      <c r="B133" s="7"/>
+      <c r="C133" s="7"/>
+      <c r="D133" s="7"/>
+      <c r="E133" s="7"/>
+      <c r="F133" s="7"/>
+      <c r="G133" s="7"/>
+    </row>
+    <row r="134" ht="20" customHeight="1">
+      <c r="A134" s="9">
+        <v>88</v>
+      </c>
+      <c r="B134" s="8" t="inlineStr">
+        <is>
+          <t>CHM. ANUAR BIN OTHMAN</t>
+        </is>
+      </c>
+      <c r="C134" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D134" s="9" t="inlineStr">
+        <is>
+          <t>Q10</t>
+        </is>
+      </c>
+      <c r="E134" s="9"/>
+      <c r="F134" s="9" t="inlineStr">
+        <is>
+          <t>248</t>
+        </is>
+      </c>
+      <c r="G134" s="8" t="inlineStr">
+        <is>
+          <t>anuar@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="135" ht="20" customHeight="1">
       <c r="A135" s="9">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMADNUR AMINLUQMAN BIN AMINUDDIN</t>
+          <t>YUSMAWATI BINTI YUNUS</t>
         </is>
       </c>
       <c r="C135" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
       <c r="D135" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>Q2</t>
         </is>
       </c>
       <c r="E135" s="9"/>
-      <c r="F135" s="9"/>
+      <c r="F135" s="9" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
       <c r="G135" s="8" t="inlineStr">
         <is>
-          <t>luqman@jmg.gov.my</t>
+          <t>yusmawati@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="136" ht="20" customHeight="1">
       <c r="A136" s="9">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>NORLAILA BINTI MD ISA</t>
+          <t>MUHAMMAD AZHAD BIN MOHD SAIFUL SHAHDI</t>
         </is>
       </c>
       <c r="C136" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU PENYELIDIK</t>
         </is>
       </c>
       <c r="D136" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>Q1</t>
         </is>
       </c>
       <c r="E136" s="9"/>
       <c r="F136" s="9" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>232</t>
         </is>
       </c>
       <c r="G136" s="8" t="inlineStr">
         <is>
-          <t>norlaila@jmg.gov.my</t>
-[...63 lines deleted...]
-      </c>
+          <t>azhad@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" ht="19" customHeight="1">
+      <c r="A137" s="6" t="inlineStr">
+        <is>
+          <t>CAWANGAN TEKNOLOGI PERLOMBONGAN DAN PENGKUARIAN</t>
+        </is>
+      </c>
+      <c r="B137" s="6"/>
+      <c r="C137" s="6"/>
+      <c r="D137" s="6"/>
+      <c r="E137" s="6"/>
+      <c r="F137" s="6"/>
+      <c r="G137" s="6"/>
+    </row>
+    <row r="138" ht="19" customHeight="1">
+      <c r="A138" s="7" t="inlineStr">
+        <is>
+          <t>PEJABAT KETUA CAWANGAN</t>
+        </is>
+      </c>
+      <c r="B138" s="7"/>
+      <c r="C138" s="7"/>
+      <c r="D138" s="7"/>
+      <c r="E138" s="7"/>
+      <c r="F138" s="7"/>
+      <c r="G138" s="7"/>
     </row>
     <row r="139" ht="20" customHeight="1">
       <c r="A139" s="9">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
-          <t>NURDIYANA BINTI AMIR ABDUL HALIM</t>
+          <t>FATIHAH BINTI AZMI</t>
         </is>
       </c>
       <c r="C139" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D139" s="9" t="inlineStr">
         <is>
-          <t>N1</t>
+          <t>Q10</t>
         </is>
       </c>
       <c r="E139" s="9"/>
       <c r="F139" s="9" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>213</t>
         </is>
       </c>
       <c r="G139" s="8" t="inlineStr">
         <is>
-          <t>nurdiyanaamir@jmg.gov.my</t>
-[...32 lines deleted...]
-      </c>
+          <t>fatihah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" ht="19" customHeight="1">
+      <c r="A140" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENGURUSAN IMPAK ALAM SEKITAR</t>
+        </is>
+      </c>
+      <c r="B140" s="7"/>
+      <c r="C140" s="7"/>
+      <c r="D140" s="7"/>
+      <c r="E140" s="7"/>
+      <c r="F140" s="7"/>
+      <c r="G140" s="7"/>
     </row>
     <row r="141" ht="20" customHeight="1">
       <c r="A141" s="9">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
-          <t>ASILA BINTI AHMAD</t>
+          <t>MUHAMMAD AFIQ AIZAT BIN RAMLI</t>
         </is>
       </c>
       <c r="C141" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEGAWAI PENYELIDIK</t>
         </is>
       </c>
       <c r="D141" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>Q9</t>
         </is>
       </c>
       <c r="E141" s="9"/>
       <c r="F141" s="9" t="inlineStr">
         <is>
+          <t>223</t>
+        </is>
+      </c>
+      <c r="G141" s="8" t="inlineStr">
+        <is>
+          <t>aizat@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" ht="20" customHeight="1">
+      <c r="A142" s="9">
+        <v>93</v>
+      </c>
+      <c r="B142" s="8" t="inlineStr">
+        <is>
+          <t>FARIHA BINTI ZULKIFLI</t>
+        </is>
+      </c>
+      <c r="C142" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D142" s="9" t="inlineStr">
+        <is>
+          <t>Q2</t>
+        </is>
+      </c>
+      <c r="E142" s="9"/>
+      <c r="F142" s="9" t="inlineStr">
+        <is>
+          <t>270</t>
+        </is>
+      </c>
+      <c r="G142" s="8" t="inlineStr">
+        <is>
+          <t>fariha@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" ht="20" customHeight="1">
+      <c r="A143" s="9">
+        <v>94</v>
+      </c>
+      <c r="B143" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C143" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D143" s="11" t="inlineStr">
+        <is>
+          <t>Q1</t>
+        </is>
+      </c>
+      <c r="E143" s="11"/>
+      <c r="F143" s="11"/>
+      <c r="G143" s="8"/>
+    </row>
+    <row r="144" ht="19" customHeight="1">
+      <c r="A144" s="7" t="inlineStr">
+        <is>
+          <t>UNIT TEKNOLOGI PENGKUARIAN</t>
+        </is>
+      </c>
+      <c r="B144" s="7"/>
+      <c r="C144" s="7"/>
+      <c r="D144" s="7"/>
+      <c r="E144" s="7"/>
+      <c r="F144" s="7"/>
+      <c r="G144" s="7"/>
+    </row>
+    <row r="145" ht="20" customHeight="1">
+      <c r="A145" s="9">
+        <v>95</v>
+      </c>
+      <c r="B145" s="8" t="inlineStr">
+        <is>
+          <t>AHMAD AMIRUL AIMAN BIN MOHD SHAFIE</t>
+        </is>
+      </c>
+      <c r="C145" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D145" s="9" t="inlineStr">
+        <is>
+          <t>Q9</t>
+        </is>
+      </c>
+      <c r="E145" s="9"/>
+      <c r="F145" s="9" t="inlineStr">
+        <is>
+          <t>307</t>
+        </is>
+      </c>
+      <c r="G145" s="8" t="inlineStr">
+        <is>
+          <t>amirulaiman@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" ht="20" customHeight="1">
+      <c r="A146" s="9">
+        <v>96</v>
+      </c>
+      <c r="B146" s="8" t="inlineStr">
+        <is>
+          <t>AHMAD HAFIZ'S B. HAMSAN</t>
+        </is>
+      </c>
+      <c r="C146" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D146" s="9" t="inlineStr">
+        <is>
+          <t>Q3</t>
+        </is>
+      </c>
+      <c r="E146" s="9"/>
+      <c r="F146" s="9" t="inlineStr">
+        <is>
+          <t>236</t>
+        </is>
+      </c>
+      <c r="G146" s="8" t="inlineStr">
+        <is>
+          <t>hafizs@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" ht="20" customHeight="1">
+      <c r="A147" s="9">
+        <v>97</v>
+      </c>
+      <c r="B147" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C147" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D147" s="11" t="inlineStr">
+        <is>
+          <t>Q1</t>
+        </is>
+      </c>
+      <c r="E147" s="11"/>
+      <c r="F147" s="11"/>
+      <c r="G147" s="8"/>
+    </row>
+    <row r="148" ht="20" customHeight="1">
+      <c r="A148" s="9">
+        <v>98</v>
+      </c>
+      <c r="B148" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD SADIQ BIN ZAMRI</t>
+        </is>
+      </c>
+      <c r="C148" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D148" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E148" s="9"/>
+      <c r="F148" s="9" t="inlineStr">
+        <is>
+          <t>270</t>
+        </is>
+      </c>
+      <c r="G148" s="8" t="inlineStr">
+        <is>
+          <t>sadiq@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" ht="19" customHeight="1">
+      <c r="A149" s="7" t="inlineStr">
+        <is>
+          <t>UNIT TEKNOLOGI PERLOMBONGAN</t>
+        </is>
+      </c>
+      <c r="B149" s="7"/>
+      <c r="C149" s="7"/>
+      <c r="D149" s="7"/>
+      <c r="E149" s="7"/>
+      <c r="F149" s="7"/>
+      <c r="G149" s="7"/>
+    </row>
+    <row r="150" ht="20" customHeight="1">
+      <c r="A150" s="9">
+        <v>99</v>
+      </c>
+      <c r="B150" s="8" t="inlineStr">
+        <is>
+          <t>AZLIN ZAHARA BINTI AHMAD ZARY</t>
+        </is>
+      </c>
+      <c r="C150" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D150" s="9" t="inlineStr">
+        <is>
+          <t>Q5</t>
+        </is>
+      </c>
+      <c r="E150" s="9"/>
+      <c r="F150" s="9" t="inlineStr">
+        <is>
+          <t>262</t>
+        </is>
+      </c>
+      <c r="G150" s="8" t="inlineStr">
+        <is>
+          <t>azlin@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" ht="20" customHeight="1">
+      <c r="A151" s="9">
+        <v>100</v>
+      </c>
+      <c r="B151" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C151" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU PENYELIDIK</t>
+        </is>
+      </c>
+      <c r="D151" s="11" t="inlineStr">
+        <is>
+          <t>Q1</t>
+        </is>
+      </c>
+      <c r="E151" s="11"/>
+      <c r="F151" s="11"/>
+      <c r="G151" s="8"/>
+    </row>
+    <row r="152" ht="20" customHeight="1">
+      <c r="A152" s="9">
+        <v>101</v>
+      </c>
+      <c r="B152" s="8" t="inlineStr">
+        <is>
+          <t>AZIZAH BINTI MOHAMMAD MUSTAFFA</t>
+        </is>
+      </c>
+      <c r="C152" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D152" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E152" s="9"/>
+      <c r="F152" s="9" t="inlineStr">
+        <is>
+          <t>270</t>
+        </is>
+      </c>
+      <c r="G152" s="8" t="inlineStr">
+        <is>
+          <t>azizah.mustaffa@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" ht="19" customHeight="1">
+      <c r="A153" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENTADBIRAN DAN KEWANGAN</t>
+        </is>
+      </c>
+      <c r="B153" s="7"/>
+      <c r="C153" s="7"/>
+      <c r="D153" s="7"/>
+      <c r="E153" s="7"/>
+      <c r="F153" s="7"/>
+      <c r="G153" s="7"/>
+    </row>
+    <row r="154" ht="20" customHeight="1">
+      <c r="A154" s="9">
+        <v>102</v>
+      </c>
+      <c r="B154" s="8" t="inlineStr">
+        <is>
+          <t>YM RAJA HASNITA BINTI RAJA ABDUL GHANI</t>
+        </is>
+      </c>
+      <c r="C154" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PEGAWAI TADBIR</t>
+        </is>
+      </c>
+      <c r="D154" s="9" t="inlineStr">
+        <is>
+          <t>N6</t>
+        </is>
+      </c>
+      <c r="E154" s="9"/>
+      <c r="F154" s="9" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="G154" s="8" t="inlineStr">
+        <is>
+          <t>hasnita@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" ht="19" customHeight="1">
+      <c r="A155" s="7" t="inlineStr">
+        <is>
+          <t>BANGUNAN &amp; INFRA</t>
+        </is>
+      </c>
+      <c r="B155" s="7"/>
+      <c r="C155" s="7"/>
+      <c r="D155" s="7"/>
+      <c r="E155" s="7"/>
+      <c r="F155" s="7"/>
+      <c r="G155" s="7"/>
+    </row>
+    <row r="156" ht="20" customHeight="1">
+      <c r="A156" s="9">
+        <v>103</v>
+      </c>
+      <c r="B156" s="8" t="inlineStr">
+        <is>
+          <t>ABDUL RAZAK BIN ZAKARIA</t>
+        </is>
+      </c>
+      <c r="C156" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG JURUTERA</t>
+        </is>
+      </c>
+      <c r="D156" s="9" t="inlineStr">
+        <is>
+          <t>JA5</t>
+        </is>
+      </c>
+      <c r="E156" s="9"/>
+      <c r="F156" s="9" t="inlineStr">
+        <is>
+          <t>229</t>
+        </is>
+      </c>
+      <c r="G156" s="8" t="inlineStr">
+        <is>
+          <t>razak@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" ht="20" customHeight="1">
+      <c r="A157" s="9">
+        <v>104</v>
+      </c>
+      <c r="B157" s="8" t="inlineStr">
+        <is>
+          <t>ALI AMIRUL AMIN BIN ALIMUPTI</t>
+        </is>
+      </c>
+      <c r="C157" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D157" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E157" s="9"/>
+      <c r="F157" s="9" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="G157" s="8" t="inlineStr">
+        <is>
+          <t>ali.amirul@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" ht="19" customHeight="1">
+      <c r="A158" s="7" t="inlineStr">
+        <is>
+          <t>KEWANGAN</t>
+        </is>
+      </c>
+      <c r="B158" s="7"/>
+      <c r="C158" s="7"/>
+      <c r="D158" s="7"/>
+      <c r="E158" s="7"/>
+      <c r="F158" s="7"/>
+      <c r="G158" s="7"/>
+    </row>
+    <row r="159" ht="20" customHeight="1">
+      <c r="A159" s="9">
+        <v>105</v>
+      </c>
+      <c r="B159" s="8" t="inlineStr">
+        <is>
+          <t>NOR AZUREEN BINTI MOHD KAMIL</t>
+        </is>
+      </c>
+      <c r="C159" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG AKAUNTAN</t>
+        </is>
+      </c>
+      <c r="D159" s="9" t="inlineStr">
+        <is>
+          <t>W5</t>
+        </is>
+      </c>
+      <c r="E159" s="9"/>
+      <c r="F159" s="9" t="inlineStr">
+        <is>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="G159" s="8" t="inlineStr">
+        <is>
+          <t>azureen.kamil@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" ht="20" customHeight="1">
+      <c r="A160" s="9">
+        <v>106</v>
+      </c>
+      <c r="B160" s="8" t="inlineStr">
+        <is>
+          <t>NORFAZURA BINTI ABIDIN</t>
+        </is>
+      </c>
+      <c r="C160" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (KEW)</t>
+        </is>
+      </c>
+      <c r="D160" s="9" t="inlineStr">
+        <is>
+          <t>W2</t>
+        </is>
+      </c>
+      <c r="E160" s="9"/>
+      <c r="F160" s="9" t="inlineStr">
+        <is>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="G160" s="8" t="inlineStr">
+        <is>
+          <t>norfazura@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" ht="20" customHeight="1">
+      <c r="A161" s="9">
+        <v>107</v>
+      </c>
+      <c r="B161" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C161" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D161" s="11" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E161" s="11"/>
+      <c r="F161" s="11"/>
+      <c r="G161" s="8"/>
+    </row>
+    <row r="162" ht="19" customHeight="1">
+      <c r="A162" s="7" t="inlineStr">
+        <is>
+          <t>LOGISTIK DAN BANGUNAN</t>
+        </is>
+      </c>
+      <c r="B162" s="7"/>
+      <c r="C162" s="7"/>
+      <c r="D162" s="7"/>
+      <c r="E162" s="7"/>
+      <c r="F162" s="7"/>
+      <c r="G162" s="7"/>
+    </row>
+    <row r="163" ht="20" customHeight="1">
+      <c r="A163" s="9">
+        <v>108</v>
+      </c>
+      <c r="B163" s="8" t="inlineStr">
+        <is>
+          <t>NELSON A/L NESAMUTHU</t>
+        </is>
+      </c>
+      <c r="C163" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG JURUTERA</t>
+        </is>
+      </c>
+      <c r="D163" s="9" t="inlineStr">
+        <is>
+          <t>JA5</t>
+        </is>
+      </c>
+      <c r="E163" s="9"/>
+      <c r="F163" s="9" t="inlineStr">
+        <is>
+          <t>282</t>
+        </is>
+      </c>
+      <c r="G163" s="8" t="inlineStr">
+        <is>
+          <t>nelson@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" ht="20" customHeight="1">
+      <c r="A164" s="9">
+        <v>109</v>
+      </c>
+      <c r="B164" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C164" s="10" t="inlineStr">
+        <is>
+          <t>PENOLONG JURUTERA</t>
+        </is>
+      </c>
+      <c r="D164" s="11" t="inlineStr">
+        <is>
+          <t>JA5</t>
+        </is>
+      </c>
+      <c r="E164" s="11"/>
+      <c r="F164" s="11"/>
+      <c r="G164" s="8"/>
+    </row>
+    <row r="165" ht="19" customHeight="1">
+      <c r="A165" s="7" t="inlineStr">
+        <is>
+          <t>LOGISTIK/ FASILITI</t>
+        </is>
+      </c>
+      <c r="B165" s="7"/>
+      <c r="C165" s="7"/>
+      <c r="D165" s="7"/>
+      <c r="E165" s="7"/>
+      <c r="F165" s="7"/>
+      <c r="G165" s="7"/>
+    </row>
+    <row r="166" ht="20" customHeight="1">
+      <c r="A166" s="9">
+        <v>110</v>
+      </c>
+      <c r="B166" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C166" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D166" s="11" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E166" s="11"/>
+      <c r="F166" s="11"/>
+      <c r="G166" s="8"/>
+    </row>
+    <row r="167" ht="20" customHeight="1">
+      <c r="A167" s="9">
+        <v>111</v>
+      </c>
+      <c r="B167" s="8" t="inlineStr">
+        <is>
+          <t>MOHAMAD ASRI BIN MOHAMAD JAMIL</t>
+        </is>
+      </c>
+      <c r="C167" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D167" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E167" s="9"/>
+      <c r="F167" s="9" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="G167" s="8" t="inlineStr">
+        <is>
+          <t>mohamadasri@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" ht="20" customHeight="1">
+      <c r="A168" s="9">
+        <v>112</v>
+      </c>
+      <c r="B168" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD HAIKAL BIN MOHD TARMIDI</t>
+        </is>
+      </c>
+      <c r="C168" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D168" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E168" s="9"/>
+      <c r="F168" s="9" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="G168" s="8" t="inlineStr">
+        <is>
+          <t>haikal@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" ht="20" customHeight="1">
+      <c r="A169" s="9">
+        <v>113</v>
+      </c>
+      <c r="B169" s="8" t="inlineStr">
+        <is>
+          <t>NOR SHAHRULNIZAM BIN YUHANI</t>
+        </is>
+      </c>
+      <c r="C169" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D169" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E169" s="9"/>
+      <c r="F169" s="9" t="inlineStr">
+        <is>
+          <t>316</t>
+        </is>
+      </c>
+      <c r="G169" s="8" t="inlineStr">
+        <is>
+          <t>shahrulnizam@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" ht="20" customHeight="1">
+      <c r="A170" s="9">
+        <v>114</v>
+      </c>
+      <c r="B170" s="8" t="inlineStr">
+        <is>
+          <t>AHMAD FIRDAUS BIN ISA</t>
+        </is>
+      </c>
+      <c r="C170" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D170" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E170" s="9"/>
+      <c r="F170" s="9" t="inlineStr">
+        <is>
+          <t>316</t>
+        </is>
+      </c>
+      <c r="G170" s="8" t="inlineStr">
+        <is>
+          <t>ahmad.firdaus@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" ht="20" customHeight="1">
+      <c r="A171" s="9">
+        <v>115</v>
+      </c>
+      <c r="B171" s="8" t="inlineStr">
+        <is>
+          <t>MOHAMMAD NIZAR BIN AHMAD SAUFI</t>
+        </is>
+      </c>
+      <c r="C171" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D171" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E171" s="9"/>
+      <c r="F171" s="9" t="inlineStr">
+        <is>
+          <t>316</t>
+        </is>
+      </c>
+      <c r="G171" s="8" t="inlineStr">
+        <is>
+          <t>mohdnizar@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" ht="20" customHeight="1">
+      <c r="A172" s="9">
+        <v>116</v>
+      </c>
+      <c r="B172" s="8" t="inlineStr">
+        <is>
+          <t>MOHD YUSSHAZRIN BIN MOHD YUSSOF</t>
+        </is>
+      </c>
+      <c r="C172" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D172" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E172" s="9"/>
+      <c r="F172" s="9" t="inlineStr">
+        <is>
+          <t>316</t>
+        </is>
+      </c>
+      <c r="G172" s="8" t="inlineStr">
+        <is>
+          <t>yusshazrin@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" ht="19" customHeight="1">
+      <c r="A173" s="7" t="inlineStr">
+        <is>
+          <t>PENGURUSAN ASET DAN STOR</t>
+        </is>
+      </c>
+      <c r="B173" s="7"/>
+      <c r="C173" s="7"/>
+      <c r="D173" s="7"/>
+      <c r="E173" s="7"/>
+      <c r="F173" s="7"/>
+      <c r="G173" s="7"/>
+    </row>
+    <row r="174" ht="20" customHeight="1">
+      <c r="A174" s="9">
+        <v>117</v>
+      </c>
+      <c r="B174" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C174" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D174" s="11" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E174" s="11"/>
+      <c r="F174" s="11"/>
+      <c r="G174" s="8"/>
+    </row>
+    <row r="175" ht="20" customHeight="1">
+      <c r="A175" s="9">
+        <v>118</v>
+      </c>
+      <c r="B175" s="8" t="inlineStr">
+        <is>
+          <t>NURUL HUDA BT.MOHD ISA</t>
+        </is>
+      </c>
+      <c r="C175" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D175" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E175" s="9"/>
+      <c r="F175" s="9" t="inlineStr">
+        <is>
+          <t>205</t>
+        </is>
+      </c>
+      <c r="G175" s="8" t="inlineStr">
+        <is>
+          <t>huda@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" ht="20" customHeight="1">
+      <c r="A176" s="9">
+        <v>119</v>
+      </c>
+      <c r="B176" s="8" t="inlineStr">
+        <is>
+          <t>SITI HAMIDAH BINTI ABDUL RAHMAN</t>
+        </is>
+      </c>
+      <c r="C176" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D176" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E176" s="9"/>
+      <c r="F176" s="9" t="inlineStr">
+        <is>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="G176" s="8" t="inlineStr">
+        <is>
+          <t>sitihamidah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" ht="19" customHeight="1">
+      <c r="A177" s="7" t="inlineStr">
+        <is>
+          <t>PENTADBIRAN</t>
+        </is>
+      </c>
+      <c r="B177" s="7"/>
+      <c r="C177" s="7"/>
+      <c r="D177" s="7"/>
+      <c r="E177" s="7"/>
+      <c r="F177" s="7"/>
+      <c r="G177" s="7"/>
+    </row>
+    <row r="178" ht="20" customHeight="1">
+      <c r="A178" s="9">
+        <v>120</v>
+      </c>
+      <c r="B178" s="8" t="inlineStr">
+        <is>
+          <t>ASILA BINTI AHMAD</t>
+        </is>
+      </c>
+      <c r="C178" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D178" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E178" s="9"/>
+      <c r="F178" s="9" t="inlineStr">
+        <is>
           <t>207</t>
         </is>
       </c>
-      <c r="G141" s="8" t="inlineStr">
+      <c r="G178" s="8" t="inlineStr">
         <is>
           <t>asila@jmg.gov.my</t>
         </is>
       </c>
     </row>
+    <row r="179" ht="20" customHeight="1">
+      <c r="A179" s="9">
+        <v>121</v>
+      </c>
+      <c r="B179" s="8" t="inlineStr">
+        <is>
+          <t>NORLAILA BINTI MD ISA</t>
+        </is>
+      </c>
+      <c r="C179" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D179" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E179" s="9"/>
+      <c r="F179" s="9" t="inlineStr">
+        <is>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="G179" s="8" t="inlineStr">
+        <is>
+          <t>norlaila@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" ht="20" customHeight="1">
+      <c r="A180" s="9">
+        <v>122</v>
+      </c>
+      <c r="B180" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMADNUR AMINLUQMAN BIN AMINUDDIN</t>
+        </is>
+      </c>
+      <c r="C180" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D180" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E180" s="9"/>
+      <c r="F180" s="9" t="inlineStr">
+        <is>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="G180" s="8" t="inlineStr">
+        <is>
+          <t>luqman@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" ht="20" customHeight="1">
+      <c r="A181" s="9">
+        <v>123</v>
+      </c>
+      <c r="B181" s="8" t="inlineStr">
+        <is>
+          <t>NORSHALIZA BINTI MOHAMED MORLI</t>
+        </is>
+      </c>
+      <c r="C181" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D181" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E181" s="9"/>
+      <c r="F181" s="9" t="inlineStr">
+        <is>
+          <t>230</t>
+        </is>
+      </c>
+      <c r="G181" s="8" t="inlineStr">
+        <is>
+          <t>norshaliza@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" ht="20" customHeight="1">
+      <c r="A182" s="9">
+        <v>124</v>
+      </c>
+      <c r="B182" s="8" t="inlineStr">
+        <is>
+          <t>NORDIANA BINTI SHAMSUDDIN</t>
+        </is>
+      </c>
+      <c r="C182" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D182" s="9" t="inlineStr">
+        <is>
+          <t>N1</t>
+        </is>
+      </c>
+      <c r="E182" s="9"/>
+      <c r="F182" s="9" t="inlineStr">
+        <is>
+          <t>230</t>
+        </is>
+      </c>
+      <c r="G182" s="8" t="inlineStr">
+        <is>
+          <t>nordiana@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" ht="20" customHeight="1">
+      <c r="A183" s="9">
+        <v>125</v>
+      </c>
+      <c r="B183" s="8" t="inlineStr">
+        <is>
+          <t>NURDIYANA BINTI AMIR ABDUL HALIM</t>
+        </is>
+      </c>
+      <c r="C183" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D183" s="9" t="inlineStr">
+        <is>
+          <t>N1</t>
+        </is>
+      </c>
+      <c r="E183" s="9"/>
+      <c r="F183" s="9" t="inlineStr">
+        <is>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="G183" s="8" t="inlineStr">
+        <is>
+          <t>nurdiyanaamir@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" ht="20" customHeight="1">
+      <c r="A184" s="9">
+        <v>126</v>
+      </c>
+      <c r="B184" s="8" t="inlineStr">
+        <is>
+          <t>ASMAWI BIN SHAHRUDDIN</t>
+        </is>
+      </c>
+      <c r="C184" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D184" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E184" s="9"/>
+      <c r="F184" s="9" t="inlineStr">
+        <is>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="G184" s="8" t="inlineStr">
+        <is>
+          <t>asmawi@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" ht="20" customHeight="1">
+      <c r="A185" s="9">
+        <v>127</v>
+      </c>
+      <c r="B185" s="8" t="inlineStr">
+        <is>
+          <t>MOHD RADI BIN YUNUS</t>
+        </is>
+      </c>
+      <c r="C185" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D185" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E185" s="9"/>
+      <c r="F185" s="9" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="G185" s="8" t="inlineStr">
+        <is>
+          <t>radi@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="51">
+  <mergeCells count="56">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A11:G11"/>
-    <mergeCell ref="A13:G13"/>
-    <mergeCell ref="A16:G16"/>
+    <mergeCell ref="A14:G14"/>
     <mergeCell ref="A19:G19"/>
-    <mergeCell ref="A22:G22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="A24:G24"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A29:G29"/>
+    <mergeCell ref="A32:G32"/>
     <mergeCell ref="A37:G37"/>
-    <mergeCell ref="A38:G38"/>
-[...1 lines deleted...]
-    <mergeCell ref="A43:G43"/>
+    <mergeCell ref="A41:G41"/>
     <mergeCell ref="A46:G46"/>
-    <mergeCell ref="A50:G50"/>
-[...3 lines deleted...]
-    <mergeCell ref="A60:G60"/>
+    <mergeCell ref="A47:G47"/>
+    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="A52:G52"/>
+    <mergeCell ref="A55:G55"/>
+    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="A61:G61"/>
     <mergeCell ref="A64:G64"/>
-    <mergeCell ref="A65:G65"/>
-[...5 lines deleted...]
-    <mergeCell ref="A82:G82"/>
+    <mergeCell ref="A66:G66"/>
+    <mergeCell ref="A67:G67"/>
+    <mergeCell ref="A69:G69"/>
+    <mergeCell ref="A73:G73"/>
+    <mergeCell ref="A77:G77"/>
+    <mergeCell ref="A83:G83"/>
+    <mergeCell ref="A84:G84"/>
     <mergeCell ref="A86:G86"/>
-    <mergeCell ref="A89:G89"/>
-[...2 lines deleted...]
-    <mergeCell ref="A97:G97"/>
+    <mergeCell ref="A91:G91"/>
+    <mergeCell ref="A96:G96"/>
+    <mergeCell ref="A100:G100"/>
     <mergeCell ref="A101:G101"/>
-    <mergeCell ref="A105:G105"/>
-[...1 lines deleted...]
-    <mergeCell ref="A109:G109"/>
+    <mergeCell ref="A103:G103"/>
+    <mergeCell ref="A107:G107"/>
     <mergeCell ref="A111:G111"/>
-    <mergeCell ref="A114:G114"/>
-    <mergeCell ref="A118:G118"/>
+    <mergeCell ref="A116:G116"/>
+    <mergeCell ref="A120:G120"/>
     <mergeCell ref="A121:G121"/>
     <mergeCell ref="A123:G123"/>
-    <mergeCell ref="A124:G124"/>
-[...2 lines deleted...]
-    <mergeCell ref="A134:G134"/>
+    <mergeCell ref="A128:G128"/>
+    <mergeCell ref="A133:G133"/>
+    <mergeCell ref="A137:G137"/>
+    <mergeCell ref="A138:G138"/>
+    <mergeCell ref="A140:G140"/>
+    <mergeCell ref="A144:G144"/>
+    <mergeCell ref="A149:G149"/>
+    <mergeCell ref="A153:G153"/>
+    <mergeCell ref="A155:G155"/>
+    <mergeCell ref="A158:G158"/>
+    <mergeCell ref="A162:G162"/>
+    <mergeCell ref="A165:G165"/>
+    <mergeCell ref="A173:G173"/>
+    <mergeCell ref="A177:G177"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
@@ -21301,346 +22580,346 @@
         </is>
       </c>
       <c r="D59" s="9" t="inlineStr">
         <is>
           <t>N1</t>
         </is>
       </c>
       <c r="E59" s="9"/>
       <c r="F59" s="9" t="inlineStr">
         <is>
           <t>1010</t>
         </is>
       </c>
       <c r="G59" s="8" t="inlineStr">
         <is>
           <t>hafiz.isa@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="60" ht="20" customHeight="1">
       <c r="A60" s="9">
         <v>37</v>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>ARIF BIN MINANG</t>
+          <t>JEFRI BIN MOHAMAD</t>
         </is>
       </c>
       <c r="C60" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KHIDMAT AM</t>
+          <t>PEMBANTU KESELAMATAN</t>
         </is>
       </c>
       <c r="D60" s="9" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>KP1</t>
         </is>
       </c>
       <c r="E60" s="9"/>
       <c r="F60" s="9" t="inlineStr">
         <is>
-          <t>1012</t>
+          <t>1007</t>
         </is>
       </c>
       <c r="G60" s="8" t="inlineStr">
         <is>
-          <t>arifminang@jmg.gov.my</t>
+          <t>jefri.mohamad@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="61" ht="20" customHeight="1">
       <c r="A61" s="9">
         <v>38</v>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
-          <t>AZREE BIN ABU BAKAR</t>
+          <t>ARIF BIN MINANG</t>
         </is>
       </c>
       <c r="C61" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D61" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E61" s="9"/>
       <c r="F61" s="9" t="inlineStr">
         <is>
-          <t>1002</t>
+          <t>1012</t>
         </is>
       </c>
       <c r="G61" s="8" t="inlineStr">
         <is>
-          <t>azree.abubakar@jmg.gov.my</t>
+          <t>arifminang@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="62" ht="20" customHeight="1">
       <c r="A62" s="9">
         <v>39</v>
       </c>
-      <c r="B62" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C62" s="10" t="inlineStr">
+      <c r="B62" s="8" t="inlineStr">
+        <is>
+          <t>AZREE BIN ABU BAKAR</t>
+        </is>
+      </c>
+      <c r="C62" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
-      <c r="D62" s="11" t="inlineStr">
+      <c r="D62" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E62" s="11"/>
-[...1 lines deleted...]
-      <c r="G62" s="8"/>
+      <c r="E62" s="9"/>
+      <c r="F62" s="9" t="inlineStr">
+        <is>
+          <t>1002</t>
+        </is>
+      </c>
+      <c r="G62" s="8" t="inlineStr">
+        <is>
+          <t>azree.abubakar@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="63" ht="20" customHeight="1">
       <c r="A63" s="9">
         <v>40</v>
       </c>
-      <c r="B63" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C63" s="8" t="inlineStr">
+      <c r="B63" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C63" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
-      <c r="D63" s="9" t="inlineStr">
+      <c r="D63" s="11" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E63" s="9"/>
-[...9 lines deleted...]
-      </c>
+      <c r="E63" s="11"/>
+      <c r="F63" s="11"/>
+      <c r="G63" s="8"/>
     </row>
     <row r="64" ht="20" customHeight="1">
       <c r="A64" s="9">
         <v>41</v>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD SUKRI BIN SAARI</t>
+          <t>KHAIRUL NIZAM BIN SAPAR</t>
         </is>
       </c>
       <c r="C64" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D64" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E64" s="9"/>
       <c r="F64" s="9" t="inlineStr">
         <is>
-          <t>1002</t>
+          <t>1029</t>
         </is>
       </c>
       <c r="G64" s="8" t="inlineStr">
         <is>
-          <t>mohamadsukri@jmg.gov.my</t>
+          <t>knizam@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="65" ht="20" customHeight="1">
       <c r="A65" s="9">
         <v>42</v>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD ABQARI BIN OTHMAN</t>
+          <t>MOHAMAD SUKRI BIN SAARI</t>
         </is>
       </c>
       <c r="C65" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D65" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E65" s="9"/>
       <c r="F65" s="9" t="inlineStr">
         <is>
-          <t>1029</t>
+          <t>1002</t>
         </is>
       </c>
       <c r="G65" s="8" t="inlineStr">
         <is>
-          <t>abqari@jmg.gov.my</t>
+          <t>mohamadsukri@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="66" ht="20" customHeight="1">
       <c r="A66" s="9">
         <v>43</v>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD ZAKKI BIN OSMAN</t>
+          <t>MUHAMMAD ABQARI BIN OTHMAN</t>
         </is>
       </c>
       <c r="C66" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D66" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E66" s="9"/>
       <c r="F66" s="9" t="inlineStr">
         <is>
           <t>1029</t>
         </is>
       </c>
       <c r="G66" s="8" t="inlineStr">
         <is>
-          <t>zakiosman@jmg.gov.my</t>
+          <t>abqari@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="67" ht="20" customHeight="1">
       <c r="A67" s="9">
         <v>44</v>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>ZULKEFLY BIN AHMAD</t>
+          <t>MUHAMMAD ZAKKI BIN OSMAN</t>
         </is>
       </c>
       <c r="C67" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D67" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E67" s="9"/>
-      <c r="F67" s="9"/>
+      <c r="F67" s="9" t="inlineStr">
+        <is>
+          <t>1029</t>
+        </is>
+      </c>
       <c r="G67" s="8" t="inlineStr">
         <is>
-          <t>zulkefly@jmg.gov.my</t>
+          <t>zakiosman@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="68" ht="20" customHeight="1">
       <c r="A68" s="9">
         <v>45</v>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>JEFRI BIN MOHAMAD</t>
+          <t>ZULKEFLY BIN AHMAD</t>
         </is>
       </c>
       <c r="C68" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KESELAMATAN</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D68" s="9" t="inlineStr">
         <is>
-          <t>KP1</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E68" s="9"/>
-      <c r="F68" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F68" s="9"/>
       <c r="G68" s="8" t="inlineStr">
         <is>
-          <t>jefri.mohamad@jmg.gov.my</t>
+          <t>zulkefly@jmg.gov.my</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A36:G36"/>
     <mergeCell ref="A37:G37"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A53:G53"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G129"/>
+  <dimension ref="A1:G132"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="21" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SENARAI NOMBOR SAMBUNGAN</t>
         </is>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -21886,241 +23165,245 @@
           <t>HELVIANA MALAYA</t>
         </is>
       </c>
       <c r="C14" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D14" s="9" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="8" t="inlineStr">
         <is>
           <t>helviana@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="9">
         <v>6</v>
       </c>
-      <c r="B15" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A16" s="9">
+      <c r="B15" s="8" t="inlineStr">
+        <is>
+          <t>HERORISAN BIN PARUKA</t>
+        </is>
+      </c>
+      <c r="C15" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D15" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="8" t="inlineStr">
+        <is>
+          <t>herorisan_paruka@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="19" customHeight="1">
+      <c r="A16" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI GEOLOGI KEJURUTERAAN</t>
+        </is>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+    </row>
+    <row r="17" ht="20" customHeight="1">
+      <c r="A17" s="9">
         <v>7</v>
       </c>
-      <c r="B16" s="8" t="inlineStr">
-[...33 lines deleted...]
-      <c r="G17" s="7"/>
+      <c r="B17" s="8" t="inlineStr">
+        <is>
+          <t>BAILON BIN GOLUTIN</t>
+        </is>
+      </c>
+      <c r="C17" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D17" s="9" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="8" t="inlineStr">
+        <is>
+          <t>bailon@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="18" ht="20" customHeight="1">
       <c r="A18" s="9">
         <v>8</v>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>BAILON BIN GOLUTIN</t>
+          <t>MOHD NOOR RAFFEE BIN USLI</t>
         </is>
       </c>
       <c r="C18" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D18" s="9" t="inlineStr">
         <is>
-          <t>C12</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="8" t="inlineStr">
         <is>
-          <t>bailon@jmg.gov.my</t>
+          <t>raffeeusli@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="19" ht="20" customHeight="1">
       <c r="A19" s="9">
         <v>9</v>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>MOHD NOOR RAFFEE BIN USLI</t>
+          <t>NORATHIRAH BINTI JATIMIN</t>
         </is>
       </c>
       <c r="C19" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D19" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="8" t="inlineStr">
         <is>
-          <t>raffeeusli@jmg.gov.my</t>
+          <t>norathirah.jatimin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="20" ht="20" customHeight="1">
       <c r="A20" s="9">
         <v>10</v>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>NORATHIRAH BINTI JATIMIN</t>
+          <t>YUSUF AZAMUDDIN JAMHARI</t>
         </is>
       </c>
       <c r="C20" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D20" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="8" t="inlineStr">
         <is>
-          <t>norathirah.jatimin@jmg.gov.my</t>
+          <t>yusuf.azamuddin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="21" ht="20" customHeight="1">
       <c r="A21" s="9">
         <v>11</v>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>YUSUF AZAMUDDIN JAMHARI</t>
+          <t>ABDUL ARIF BIN TAHAR</t>
         </is>
       </c>
       <c r="C21" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D21" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="8" t="inlineStr">
         <is>
-          <t>yusuf.azamuddin@jmg.gov.my</t>
+          <t>arif@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="22" ht="20" customHeight="1">
       <c r="A22" s="9">
         <v>12</v>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>ABDUL ARIF BIN TAHAR</t>
+          <t>FADLI BIN SULAIMAN</t>
         </is>
       </c>
       <c r="C22" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D22" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="8" t="inlineStr">
         <is>
-          <t>arif@jmg.gov.my</t>
+          <t>fadli@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="23" ht="20" customHeight="1">
       <c r="A23" s="9">
         <v>13</v>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>HARRY JENYRIUS MAJIN</t>
         </is>
       </c>
       <c r="C23" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D23" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="8" t="inlineStr">
@@ -22178,228 +23461,228 @@
           <t>FAYE DONNA EDMUND</t>
         </is>
       </c>
       <c r="C26" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D26" s="9" t="inlineStr">
         <is>
           <t>C12 (KUP)</t>
         </is>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="8" t="inlineStr">
         <is>
           <t>faye@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="27" ht="20" customHeight="1">
       <c r="A27" s="9">
         <v>16</v>
       </c>
-      <c r="B27" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" s="8" t="inlineStr">
+      <c r="B27" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C27" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D27" s="9" t="inlineStr">
-[...10 lines deleted...]
-      </c>
+      <c r="D27" s="11" t="inlineStr">
+        <is>
+          <t>C9/C10</t>
+        </is>
+      </c>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="8"/>
     </row>
     <row r="28" ht="20" customHeight="1">
       <c r="A28" s="9">
         <v>17</v>
       </c>
-      <c r="B28" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" s="10" t="inlineStr">
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>HELARRY BIN JAUBIN</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D28" s="11" t="inlineStr">
+      <c r="D28" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
-      <c r="E28" s="11"/>
-[...1 lines deleted...]
-      <c r="G28" s="8"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+      <c r="G28" s="8" t="inlineStr">
+        <is>
+          <t>helarry@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="29" ht="20" customHeight="1">
       <c r="A29" s="9">
         <v>18</v>
       </c>
-      <c r="B29" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" s="10" t="inlineStr">
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD HANIFF BIN HAMZAH</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D29" s="11" t="inlineStr">
+      <c r="D29" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
-      <c r="E29" s="11"/>
-[...1 lines deleted...]
-      <c r="G29" s="8"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="8" t="inlineStr">
+        <is>
+          <t>haniffhamzah@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="30" ht="20" customHeight="1">
       <c r="A30" s="9">
         <v>19</v>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD HANIFF BIN HAMZAH</t>
+          <t>LOUISE ZANE LAZARUS</t>
         </is>
       </c>
       <c r="C30" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D30" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E30" s="9"/>
-      <c r="F30" s="9"/>
+      <c r="F30" s="9" t="inlineStr">
+        <is>
+          <t>275</t>
+        </is>
+      </c>
       <c r="G30" s="8" t="inlineStr">
         <is>
-          <t>haniffhamzah@jmg.gov.my</t>
+          <t>louise@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="31" ht="20" customHeight="1">
       <c r="A31" s="9">
         <v>20</v>
       </c>
-      <c r="B31" s="8" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="B31" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C31" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D31" s="11" t="inlineStr">
+        <is>
+          <t>C3</t>
+        </is>
+      </c>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="8"/>
     </row>
     <row r="32" ht="20" customHeight="1">
       <c r="A32" s="9">
         <v>21</v>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>CHEW LEE CHIN @ MARY NORY CHEW</t>
+          <t>MALAI OSMAN BIN MALAI MUHAMAD</t>
         </is>
       </c>
       <c r="C32" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D32" s="9" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="8" t="inlineStr">
         <is>
-          <t>mary@jmg.gov.my</t>
+          <t>malai@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="33" ht="20" customHeight="1">
       <c r="A33" s="9">
         <v>22</v>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
-          <t>MALAI OSMAN BIN MALAI MUHAMAD</t>
+          <t>CLYDERICK BONAVENTURE</t>
         </is>
       </c>
       <c r="C33" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D33" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="8" t="inlineStr">
         <is>
-          <t>malai@jmg.gov.my</t>
+          <t>clyderick@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="34" ht="20" customHeight="1">
       <c r="A34" s="9">
         <v>23</v>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>JASNI BIN JAYA</t>
         </is>
       </c>
       <c r="C34" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D34" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="8" t="inlineStr">
@@ -22432,68 +23715,68 @@
       </c>
       <c r="C36" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D36" s="9" t="inlineStr">
         <is>
           <t>C10</t>
         </is>
       </c>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
       <c r="G36" s="8" t="inlineStr">
         <is>
           <t>redz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="37" ht="20" customHeight="1">
       <c r="A37" s="9">
         <v>25</v>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
-          <t>FADLI BIN SULAIMAN</t>
+          <t>MOHD AZWAN SHAHREN BIN YUZZAILI</t>
         </is>
       </c>
       <c r="C37" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D37" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="8" t="inlineStr">
         <is>
-          <t>fadli@jmg.gov.my</t>
+          <t>azwanshahren@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="38" ht="19" customHeight="1">
       <c r="A38" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI PEMETAAN GEOLOGI</t>
         </is>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
     </row>
     <row r="39" ht="20" customHeight="1">
       <c r="A39" s="9">
         <v>26</v>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>JAINEH BIN LINGI</t>
         </is>
       </c>
@@ -22527,51 +23810,51 @@
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D40" s="11" t="inlineStr">
         <is>
           <t>C9/C10</t>
         </is>
       </c>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="8"/>
     </row>
     <row r="41" ht="20" customHeight="1">
       <c r="A41" s="9">
         <v>28</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PENOLONG PENGARAH</t>
         </is>
       </c>
       <c r="D41" s="11" t="inlineStr">
         <is>
           <t>C9/C10</t>
         </is>
       </c>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="8"/>
     </row>
     <row r="42" ht="20" customHeight="1">
       <c r="A42" s="9">
         <v>29</v>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>MOHD HAIRUL BIN MAHADI</t>
         </is>
       </c>
       <c r="C42" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
@@ -22716,51 +23999,51 @@
         </is>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
     </row>
     <row r="49" ht="20" customHeight="1">
       <c r="A49" s="9">
         <v>34</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D49" s="11" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C9/C10</t>
         </is>
       </c>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="8"/>
     </row>
     <row r="50" ht="20" customHeight="1">
       <c r="A50" s="9">
         <v>35</v>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>MOHD YUSUF BIN ASBY</t>
         </is>
       </c>
       <c r="C50" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D50" s="9" t="inlineStr">
         <is>
           <t>C6</t>
         </is>
       </c>
@@ -23467,51 +24750,51 @@
       </c>
       <c r="E79" s="9"/>
       <c r="F79" s="9"/>
       <c r="G79" s="8" t="inlineStr">
         <is>
           <t>asman@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="80" ht="20" customHeight="1">
       <c r="A80" s="9">
         <v>58</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D80" s="11" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C9/C10</t>
         </is>
       </c>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="8"/>
     </row>
     <row r="81" ht="20" customHeight="1">
       <c r="A81" s="9">
         <v>59</v>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>AWANG BESAR BIN HJ KULA</t>
         </is>
       </c>
       <c r="C81" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D81" s="9" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
@@ -23628,51 +24911,51 @@
           <t>207</t>
         </is>
       </c>
       <c r="G86" s="8" t="inlineStr">
         <is>
           <t>aqilahrosmat@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="87" ht="20" customHeight="1">
       <c r="A87" s="9">
         <v>63</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D87" s="11" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C2/C3</t>
         </is>
       </c>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="8"/>
     </row>
     <row r="88" ht="19" customHeight="1">
       <c r="A88" s="7" t="inlineStr">
         <is>
           <t>MAKMAL BERLOGAM &amp; ALOI</t>
         </is>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="7"/>
       <c r="D88" s="7"/>
       <c r="E88" s="7"/>
       <c r="F88" s="7"/>
       <c r="G88" s="7"/>
     </row>
     <row r="89" ht="20" customHeight="1">
       <c r="A89" s="9">
         <v>64</v>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
@@ -23735,51 +25018,51 @@
         </is>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="7"/>
       <c r="D91" s="7"/>
       <c r="E91" s="7"/>
       <c r="F91" s="7"/>
       <c r="G91" s="7"/>
     </row>
     <row r="92" ht="20" customHeight="1">
       <c r="A92" s="9">
         <v>66</v>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>CHM. KHAIRUN NASIR BIN MOKTAR</t>
         </is>
       </c>
       <c r="C92" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D92" s="9" t="inlineStr">
         <is>
-          <t>C12</t>
+          <t>C12 (KUP)</t>
         </is>
       </c>
       <c r="E92" s="9"/>
       <c r="F92" s="9" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="G92" s="8" t="inlineStr">
         <is>
           <t>khairun@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="93" ht="20" customHeight="1">
       <c r="A93" s="9">
         <v>67</v>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
           <t>JUNIDAH BINTI MANGGAM @ NORAIDAH</t>
         </is>
       </c>
       <c r="C93" s="8" t="inlineStr">
         <is>
@@ -23827,51 +25110,51 @@
       <c r="G94" s="8" t="inlineStr">
         <is>
           <t>julin.adis@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="95" ht="19" customHeight="1">
       <c r="A95" s="7" t="inlineStr">
         <is>
           <t>MAKMAL MINERAL PERINDUSTRIAN</t>
         </is>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="7"/>
       <c r="D95" s="7"/>
       <c r="E95" s="7"/>
       <c r="F95" s="7"/>
       <c r="G95" s="7"/>
     </row>
     <row r="96" ht="20" customHeight="1">
       <c r="A96" s="9">
         <v>69</v>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD FARHAN BIN RIDZUAN</t>
+          <t>CHM. MUHAMMAD FARHAN BIN RIDZUAN</t>
         </is>
       </c>
       <c r="C96" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D96" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E96" s="9"/>
       <c r="F96" s="9" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="G96" s="8" t="inlineStr">
         <is>
           <t>farhan.ridzuan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="97" ht="20" customHeight="1">
@@ -23959,153 +25242,165 @@
       <c r="C100" s="7"/>
       <c r="D100" s="7"/>
       <c r="E100" s="7"/>
       <c r="F100" s="7"/>
       <c r="G100" s="7"/>
     </row>
     <row r="101" ht="19" customHeight="1">
       <c r="A101" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI GIS DAN KARTOGRAFI</t>
         </is>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="7"/>
       <c r="D101" s="7"/>
       <c r="E101" s="7"/>
       <c r="F101" s="7"/>
       <c r="G101" s="7"/>
     </row>
     <row r="102" ht="20" customHeight="1">
       <c r="A102" s="9">
         <v>72</v>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>PATRICK GINDOL</t>
+          <t>MARGARET STEPHEN MOZIMIN</t>
         </is>
       </c>
       <c r="C102" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D102" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
-[...3 lines deleted...]
-      <c r="F102" s="9"/>
+          <t>JA5</t>
+        </is>
+      </c>
+      <c r="E102" s="9" t="inlineStr">
+        <is>
+          <t>PJU (PM) PGP1</t>
+        </is>
+      </c>
+      <c r="F102" s="9" t="inlineStr">
+        <is>
+          <t>214</t>
+        </is>
+      </c>
       <c r="G102" s="8" t="inlineStr">
         <is>
-          <t>patrick@jmg.gov.my</t>
+          <t>mmozi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="103" ht="20" customHeight="1">
       <c r="A103" s="9">
         <v>73</v>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
-          <t>BESTY JENNY ADIM</t>
+          <t>SHURYANTEH BINTI MOHD YASSIN</t>
         </is>
       </c>
       <c r="C103" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D103" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
-      <c r="E103" s="9"/>
+      <c r="E103" s="9" t="inlineStr">
+        <is>
+          <t>PJU (PM) PGP2</t>
+        </is>
+      </c>
       <c r="F103" s="9"/>
       <c r="G103" s="8" t="inlineStr">
         <is>
-          <t>besty@jmg.gov.my</t>
+          <t>yanteh@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="104" ht="20" customHeight="1">
       <c r="A104" s="9">
         <v>74</v>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>MARGARET STEPHEN MOZIMIN</t>
+          <t>BESTY JENNY ADIM</t>
         </is>
       </c>
       <c r="C104" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D104" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E104" s="9"/>
-      <c r="F104" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F104" s="9"/>
       <c r="G104" s="8" t="inlineStr">
         <is>
-          <t>mmozi@jmg.gov.my</t>
+          <t>besty@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="105" ht="20" customHeight="1">
       <c r="A105" s="9">
         <v>75</v>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
-          <t>SHURYANTEH BINTI MOHD YASSIN</t>
+          <t>PATRICK GINDOL</t>
         </is>
       </c>
       <c r="C105" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUUKUR</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D105" s="9" t="inlineStr">
         <is>
-          <t>JA5</t>
-[...2 lines deleted...]
-      <c r="E105" s="9"/>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E105" s="9" t="inlineStr">
+        <is>
+          <t>PG (PM) WEB</t>
+        </is>
+      </c>
       <c r="F105" s="9"/>
       <c r="G105" s="8" t="inlineStr">
         <is>
-          <t>yanteh@jmg.gov.my</t>
+          <t>patrick@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="106" ht="20" customHeight="1">
       <c r="A106" s="9">
         <v>76</v>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
           <t>PRIELLY IRVINE PETER</t>
         </is>
       </c>
       <c r="C106" s="8" t="inlineStr">
         <is>
           <t>PELUKIS PELAN</t>
         </is>
       </c>
       <c r="D106" s="9" t="inlineStr">
         <is>
           <t>JA1</t>
         </is>
       </c>
       <c r="E106" s="9"/>
       <c r="F106" s="9"/>
       <c r="G106" s="8" t="inlineStr">
@@ -24116,51 +25411,51 @@
     </row>
     <row r="107" ht="19" customHeight="1">
       <c r="A107" s="7" t="inlineStr">
         <is>
           <t>PENGURUSAN DATA/RANGKAIAN</t>
         </is>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="7"/>
       <c r="D107" s="7"/>
       <c r="E107" s="7"/>
       <c r="F107" s="7"/>
       <c r="G107" s="7"/>
     </row>
     <row r="108" ht="20" customHeight="1">
       <c r="A108" s="9">
         <v>77</v>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>LENA ANGGIE</t>
         </is>
       </c>
       <c r="C108" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI TEKNOLOGI MAKLUMAT KANAN</t>
+          <t>PEGAWAI TEKNOLOGI MAKLUMAT</t>
         </is>
       </c>
       <c r="D108" s="9" t="inlineStr">
         <is>
           <t>F10</t>
         </is>
       </c>
       <c r="E108" s="9"/>
       <c r="F108" s="9"/>
       <c r="G108" s="8" t="inlineStr">
         <is>
           <t>lena.anggie@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="109" ht="20" customHeight="1">
       <c r="A109" s="9">
         <v>78</v>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
           <t>MOHD HISHAM BIN ABD DOR</t>
         </is>
       </c>
       <c r="C109" s="8" t="inlineStr">
@@ -24182,68 +25477,68 @@
       <c r="G109" s="8" t="inlineStr">
         <is>
           <t>hishamict@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="110" ht="19" customHeight="1">
       <c r="A110" s="7" t="inlineStr">
         <is>
           <t>PERPUSTAKAAN</t>
         </is>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="7"/>
       <c r="D110" s="7"/>
       <c r="E110" s="7"/>
       <c r="F110" s="7"/>
       <c r="G110" s="7"/>
     </row>
     <row r="111" ht="20" customHeight="1">
       <c r="A111" s="9">
         <v>79</v>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>SURIANI BINTI RAMLEE</t>
+          <t>DAYANG MUSLIHA BINTI MOHD RALBI</t>
         </is>
       </c>
       <c r="C111" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU PUSTAKAWAN</t>
         </is>
       </c>
       <c r="D111" s="9" t="inlineStr">
         <is>
           <t>S2</t>
         </is>
       </c>
       <c r="E111" s="9"/>
       <c r="F111" s="9"/>
       <c r="G111" s="8" t="inlineStr">
         <is>
-          <t>suriani@jmg.gov.my</t>
+          <t>dygmusliha@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="112" ht="20" customHeight="1">
       <c r="A112" s="9">
         <v>80</v>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
           <t>MISON BIN AJUM</t>
         </is>
       </c>
       <c r="C112" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D112" s="9" t="inlineStr">
         <is>
           <t>C10</t>
         </is>
       </c>
       <c r="E112" s="9"/>
       <c r="F112" s="9"/>
       <c r="G112" s="8" t="inlineStr">
@@ -24342,454 +25637,539 @@
     </row>
     <row r="117" ht="19" customHeight="1">
       <c r="A117" s="7" t="inlineStr">
         <is>
           <t>PENTADBIRAN</t>
         </is>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="7"/>
       <c r="D117" s="7"/>
       <c r="E117" s="7"/>
       <c r="F117" s="7"/>
       <c r="G117" s="7"/>
     </row>
     <row r="118" ht="20" customHeight="1">
       <c r="A118" s="9">
         <v>83</v>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
           <t>NOOR AZMAH BINTI AJAMAIN</t>
         </is>
       </c>
       <c r="C118" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>KETUA PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D118" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E118" s="9"/>
       <c r="F118" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G118" s="8" t="inlineStr">
         <is>
           <t>noorazmah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="119" ht="20" customHeight="1">
       <c r="A119" s="9">
         <v>84</v>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
           <t>NOORLIAH BINTI TALASOI</t>
         </is>
       </c>
       <c r="C119" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D119" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E119" s="9"/>
       <c r="F119" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G119" s="8" t="inlineStr">
         <is>
           <t>noorliah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="120" ht="20" customHeight="1">
       <c r="A120" s="9">
         <v>85</v>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
           <t>NURAINA BINTI BANGSA</t>
         </is>
       </c>
       <c r="C120" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D120" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E120" s="9"/>
       <c r="F120" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G120" s="8" t="inlineStr">
         <is>
           <t>nuraina@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="121" ht="20" customHeight="1">
       <c r="A121" s="9">
         <v>86</v>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
           <t>SABRINA PHILIP</t>
         </is>
       </c>
       <c r="C121" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D121" s="9" t="inlineStr">
         <is>
           <t>N1</t>
         </is>
       </c>
       <c r="E121" s="9"/>
       <c r="F121" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G121" s="8" t="inlineStr">
         <is>
           <t>sabrina@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="122" ht="20" customHeight="1">
       <c r="A122" s="9">
         <v>87</v>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
           <t>VIRONICA GOSIPIN</t>
         </is>
       </c>
       <c r="C122" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D122" s="9" t="inlineStr">
         <is>
           <t>N1</t>
         </is>
       </c>
       <c r="E122" s="9"/>
       <c r="F122" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G122" s="8" t="inlineStr">
         <is>
           <t>vironica.gosipin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="123" ht="20" customHeight="1">
       <c r="A123" s="9">
         <v>88</v>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>DELSON DAVID</t>
+          <t>MOHAMMAD AZROL BIN MOHAMMAD HANAFFI</t>
         </is>
       </c>
       <c r="C123" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D123" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E123" s="9"/>
+      <c r="E123" s="9" t="inlineStr">
+        <is>
+          <t>PKA (KP) P 1</t>
+        </is>
+      </c>
       <c r="F123" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G123" s="8" t="inlineStr">
         <is>
-          <t>delson.david@jmg.gov.my</t>
+          <t>azrol@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="124" ht="20" customHeight="1">
       <c r="A124" s="9">
         <v>89</v>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
           <t>DHARMIN BIN MUAIYAD</t>
         </is>
       </c>
       <c r="C124" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D124" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E124" s="9"/>
+      <c r="E124" s="9" t="inlineStr">
+        <is>
+          <t>PKA (KP) P 2</t>
+        </is>
+      </c>
       <c r="F124" s="9" t="inlineStr">
         <is>
           <t>209</t>
         </is>
       </c>
       <c r="G124" s="8" t="inlineStr">
         <is>
           <t>dharmin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="125" ht="20" customHeight="1">
       <c r="A125" s="9">
         <v>90</v>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
           <t>FIQRIA HAZIQ AHYAI ABDULLAH</t>
         </is>
       </c>
       <c r="C125" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D125" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E125" s="9"/>
+      <c r="E125" s="9" t="inlineStr">
+        <is>
+          <t>PKA (KP) P 3</t>
+        </is>
+      </c>
       <c r="F125" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G125" s="8" t="inlineStr">
         <is>
           <t>fiqria.haziq@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="126" ht="20" customHeight="1">
       <c r="A126" s="9">
         <v>91</v>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>JAY JAY CHRISTOPHER BIN JUNI</t>
+          <t>JORIN BIN JUARY</t>
         </is>
       </c>
       <c r="C126" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D126" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E126" s="9"/>
+      <c r="E126" s="9" t="inlineStr">
+        <is>
+          <t>PKA (KP) P 6</t>
+        </is>
+      </c>
       <c r="F126" s="9" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>204</t>
         </is>
       </c>
       <c r="G126" s="8" t="inlineStr">
         <is>
-          <t>jaychristopher.juni@jmg.gov.my</t>
+          <t>jorin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="127" ht="20" customHeight="1">
       <c r="A127" s="9">
         <v>92</v>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>JORIN BIN JUARY</t>
+          <t>DELSON DAVID</t>
         </is>
       </c>
       <c r="C127" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMANDU KENDERAAN</t>
         </is>
       </c>
       <c r="D127" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E127" s="9"/>
       <c r="F127" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G127" s="8" t="inlineStr">
         <is>
-          <t>jorin@jmg.gov.my</t>
+          <t>delson.david@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="128" ht="20" customHeight="1">
       <c r="A128" s="9">
         <v>93</v>
       </c>
-      <c r="B128" s="8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D128" s="9" t="inlineStr">
+      <c r="B128" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C128" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D128" s="11" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E128" s="9"/>
-[...9 lines deleted...]
-      </c>
+      <c r="E128" s="11"/>
+      <c r="F128" s="11"/>
+      <c r="G128" s="8"/>
     </row>
     <row r="129" ht="20" customHeight="1">
       <c r="A129" s="9">
         <v>94</v>
       </c>
-      <c r="B129" s="8" t="inlineStr">
+      <c r="B129" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C129" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D129" s="11" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E129" s="11"/>
+      <c r="F129" s="11"/>
+      <c r="G129" s="8"/>
+    </row>
+    <row r="130" ht="20" customHeight="1">
+      <c r="A130" s="9">
+        <v>95</v>
+      </c>
+      <c r="B130" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C130" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D130" s="11" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E130" s="11"/>
+      <c r="F130" s="11"/>
+      <c r="G130" s="8"/>
+    </row>
+    <row r="131" ht="20" customHeight="1">
+      <c r="A131" s="9">
+        <v>96</v>
+      </c>
+      <c r="B131" s="8" t="inlineStr">
+        <is>
+          <t>JAY JAY CHRISTOPHER BIN JUNI</t>
+        </is>
+      </c>
+      <c r="C131" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D131" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E131" s="9"/>
+      <c r="F131" s="9" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="G131" s="8" t="inlineStr">
+        <is>
+          <t>jaychristopher.juni@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="20" customHeight="1">
+      <c r="A132" s="9">
+        <v>97</v>
+      </c>
+      <c r="B132" s="8" t="inlineStr">
         <is>
           <t>JAMALIAH BINTI MATRIH</t>
         </is>
       </c>
-      <c r="C129" s="8" t="inlineStr">
+      <c r="C132" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PEGAWAI TADBIR</t>
         </is>
       </c>
-      <c r="D129" s="9" t="inlineStr">
+      <c r="D132" s="9" t="inlineStr">
         <is>
           <t>N5</t>
         </is>
       </c>
-      <c r="E129" s="9"/>
-[...1 lines deleted...]
-      <c r="G129" s="8" t="inlineStr">
+      <c r="E132" s="9"/>
+      <c r="F132" s="9"/>
+      <c r="G132" s="8" t="inlineStr">
         <is>
           <t>jamaliah.matrih@jmg.gov.my</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="33">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A11:G11"/>
-    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A16:G16"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A58:G58"/>
     <mergeCell ref="A61:G61"/>
     <mergeCell ref="A62:G62"/>
     <mergeCell ref="A70:G70"/>
     <mergeCell ref="A77:G77"/>
     <mergeCell ref="A84:G84"/>
     <mergeCell ref="A85:G85"/>
     <mergeCell ref="A88:G88"/>
     <mergeCell ref="A91:G91"/>
     <mergeCell ref="A95:G95"/>
     <mergeCell ref="A98:G98"/>
     <mergeCell ref="A100:G100"/>
     <mergeCell ref="A101:G101"/>
     <mergeCell ref="A107:G107"/>
     <mergeCell ref="A110:G110"/>
     <mergeCell ref="A113:G113"/>
     <mergeCell ref="A114:G114"/>
     <mergeCell ref="A117:G117"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G88"/>
+  <dimension ref="A1:G91"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="21" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SENARAI NOMBOR SAMBUNGAN</t>
         </is>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -25037,2074 +26417,2133 @@
         </is>
       </c>
       <c r="G13" s="8" t="inlineStr">
         <is>
           <t>rizal@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="14" ht="19" customHeight="1">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI GEOLOGI KEJURUTERAAN</t>
         </is>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
     </row>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="9">
         <v>5</v>
       </c>
-      <c r="B15" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" s="10" t="inlineStr">
+      <c r="B15" s="8" t="inlineStr">
+        <is>
+          <t>SAIFUL BIN ABDULLAH</t>
+        </is>
+      </c>
+      <c r="C15" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D15" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G15" s="8"/>
+      <c r="D15" s="9" t="inlineStr">
+        <is>
+          <t>C9/C10</t>
+        </is>
+      </c>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="G15" s="8" t="inlineStr">
+        <is>
+          <t>saiful.abd@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="16" ht="20" customHeight="1">
       <c r="A16" s="9">
         <v>6</v>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>SAIFUL BIN ABDULLAH</t>
+          <t>HANISAH BINTI ABDUL WAHID</t>
         </is>
       </c>
       <c r="C16" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D16" s="9" t="inlineStr">
         <is>
-          <t>C9/C10</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E16" s="9"/>
       <c r="F16" s="9" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>116</t>
         </is>
       </c>
       <c r="G16" s="8" t="inlineStr">
         <is>
-          <t>saiful.abd@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A17" s="9">
+          <t>hanisah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="19" customHeight="1">
+      <c r="A17" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI HIDROGEOLOGI</t>
+        </is>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+    </row>
+    <row r="18" ht="20" customHeight="1">
+      <c r="A18" s="9">
         <v>7</v>
       </c>
-      <c r="B17" s="8" t="inlineStr">
-[...37 lines deleted...]
-      <c r="G18" s="7"/>
+      <c r="B18" s="8" t="inlineStr">
+        <is>
+          <t>MOHD SHAHRIZAL BIN MOHAMED SHARIFODIN</t>
+        </is>
+      </c>
+      <c r="C18" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D18" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="G18" s="8" t="inlineStr">
+        <is>
+          <t>rizal_ms@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="19" ht="20" customHeight="1">
       <c r="A19" s="9">
         <v>8</v>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>MOHD SHAHRIZAL BIN MOHAMED SHARIFODIN</t>
+          <t>MUHAMMAD ANASRULLAH BIN ABD RAHIM</t>
         </is>
       </c>
       <c r="C19" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D19" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C9/C10</t>
         </is>
       </c>
       <c r="E19" s="9"/>
-      <c r="F19" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F19" s="9"/>
       <c r="G19" s="8" t="inlineStr">
         <is>
-          <t>rizal_ms@jmg.gov.my</t>
+          <t>anasrullah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="20" ht="20" customHeight="1">
       <c r="A20" s="9">
         <v>9</v>
       </c>
-      <c r="B20" s="10" t="inlineStr">
-[...16 lines deleted...]
-      <c r="G20" s="8"/>
+      <c r="B20" s="8" t="inlineStr">
+        <is>
+          <t>MOHD RODZI BIN MOHD SAMAN</t>
+        </is>
+      </c>
+      <c r="C20" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D20" s="9" t="inlineStr">
+        <is>
+          <t>C5</t>
+        </is>
+      </c>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
+      </c>
+      <c r="G20" s="8" t="inlineStr">
+        <is>
+          <t>mrodzi@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="21" ht="20" customHeight="1">
       <c r="A21" s="9">
         <v>10</v>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>MOHD RODZI BIN MOHD SAMAN</t>
+          <t>HISHAMAHIR AFENDI BIN ABDULLAH</t>
         </is>
       </c>
       <c r="C21" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D21" s="9" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E21" s="9"/>
-      <c r="F21" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F21" s="9"/>
       <c r="G21" s="8" t="inlineStr">
         <is>
-          <t>mrodzi@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A22" s="9">
+          <t>hishamahir@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="19" customHeight="1">
+      <c r="A22" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI PEMETAAN GEOLOGI</t>
+        </is>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+    </row>
+    <row r="23" ht="20" customHeight="1">
+      <c r="A23" s="9">
         <v>11</v>
       </c>
-      <c r="B22" s="8" t="inlineStr">
-[...33 lines deleted...]
-      <c r="G23" s="7"/>
+      <c r="B23" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMAD AZFAR BIN KAMARUDDIN</t>
+        </is>
+      </c>
+      <c r="C23" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D23" s="9" t="inlineStr">
+        <is>
+          <t>C9/C10</t>
+        </is>
+      </c>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="G23" s="8" t="inlineStr">
+        <is>
+          <t>azfar@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="24" ht="20" customHeight="1">
       <c r="A24" s="9">
         <v>12</v>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>MUHAMAD AZFAR BIN KAMARUDDIN</t>
+          <t>NADHIRAH BINTI OMAR</t>
         </is>
       </c>
       <c r="C24" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D24" s="9" t="inlineStr">
         <is>
           <t>C9/C10</t>
         </is>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="9" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>149</t>
         </is>
       </c>
       <c r="G24" s="8" t="inlineStr">
         <is>
-          <t>azfar@jmg.gov.my</t>
+          <t>nadhirah.omar@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="25" ht="20" customHeight="1">
       <c r="A25" s="9">
         <v>13</v>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
-          <t>NADHIRAH BINTI OMAR</t>
+          <t>MOHD KHALIS AZFAR BIN ABU BAKAR</t>
         </is>
       </c>
       <c r="C25" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D25" s="9" t="inlineStr">
         <is>
-          <t>C9/C10</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E25" s="9"/>
       <c r="F25" s="9" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>116</t>
         </is>
       </c>
       <c r="G25" s="8" t="inlineStr">
         <is>
-          <t>nadhirah.omar@jmg.gov.my</t>
+          <t>khalis@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="26" ht="20" customHeight="1">
       <c r="A26" s="9">
         <v>14</v>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>MOHD KHALIS AZFAR BIN ABU BAKAR</t>
+          <t>MOHD HAFIZIE BIN MUSTAPHA</t>
         </is>
       </c>
       <c r="C26" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D26" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="9" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>112</t>
         </is>
       </c>
       <c r="G26" s="8" t="inlineStr">
         <is>
-          <t>khalis@jmg.gov.my</t>
+          <t>hafizie@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="27" ht="20" customHeight="1">
       <c r="A27" s="9">
         <v>15</v>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
-          <t>MOHD HAFIZIE BIN MUSTAPHA</t>
+          <t>HAMLEE BIN ISMAIL</t>
         </is>
       </c>
       <c r="C27" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D27" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C13</t>
         </is>
       </c>
       <c r="E27" s="9"/>
       <c r="F27" s="9" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>111</t>
         </is>
       </c>
       <c r="G27" s="8" t="inlineStr">
         <is>
-          <t>hafizie@jmg.gov.my</t>
-[...29 lines deleted...]
-        <is>
           <t>hamlee@jmg.gov.my</t>
         </is>
       </c>
+    </row>
+    <row r="28" ht="19" customHeight="1">
+      <c r="A28" s="7" t="inlineStr">
+        <is>
+          <t>UNIT SUMBER MINERAL</t>
+        </is>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
     </row>
     <row r="29" ht="19" customHeight="1">
       <c r="A29" s="7" t="inlineStr">
         <is>
-          <t>UNIT SUMBER MINERAL</t>
+          <t>AKTIVITI MINERAL BERLOGAM</t>
         </is>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
     </row>
-    <row r="30" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G30" s="7"/>
+    <row r="30" ht="20" customHeight="1">
+      <c r="A30" s="9">
+        <v>16</v>
+      </c>
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD KAMAL BIN KAMARUDIN</t>
+        </is>
+      </c>
+      <c r="C30" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D30" s="9" t="inlineStr">
+        <is>
+          <t>C9/C10</t>
+        </is>
+      </c>
+      <c r="E30" s="9"/>
+      <c r="F30" s="9" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="G30" s="8" t="inlineStr">
+        <is>
+          <t>muhdkamal@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="31" ht="20" customHeight="1">
       <c r="A31" s="9">
         <v>17</v>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD KAMAL BIN KAMARUDIN</t>
+          <t>MUHAMAD ASYRAF BIN AZMI</t>
         </is>
       </c>
       <c r="C31" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D31" s="9" t="inlineStr">
         <is>
-          <t>C9/C10</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="9" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>128</t>
         </is>
       </c>
       <c r="G31" s="8" t="inlineStr">
         <is>
-          <t>muhdkamal@jmg.gov.my</t>
+          <t>asyrafazmi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="32" ht="20" customHeight="1">
       <c r="A32" s="9">
         <v>18</v>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>MUHAMAD ASYRAF BIN AZMI</t>
+          <t>KHAIRUDDIN BIN MOHAMED TAHIR</t>
         </is>
       </c>
       <c r="C32" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D32" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="9" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>143</t>
         </is>
       </c>
       <c r="G32" s="8" t="inlineStr">
         <is>
-          <t>asyrafazmi@jmg.gov.my</t>
+          <t>khairudin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="33" ht="20" customHeight="1">
       <c r="A33" s="9">
         <v>19</v>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
-          <t>KHAIRUDDIN BIN MOHAMED TAHIR</t>
+          <t>MOHD ZAID BIN AZIZ</t>
         </is>
       </c>
       <c r="C33" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D33" s="9" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="9" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>142</t>
         </is>
       </c>
       <c r="G33" s="8" t="inlineStr">
         <is>
-          <t>khairudin@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A34" s="9">
+          <t>zaid@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="19" customHeight="1">
+      <c r="A34" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI MINERAL PERINDUSTRIAN</t>
+        </is>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+    </row>
+    <row r="35" ht="20" customHeight="1">
+      <c r="A35" s="9">
         <v>20</v>
       </c>
-      <c r="B34" s="8" t="inlineStr">
-[...37 lines deleted...]
-      <c r="G35" s="7"/>
+      <c r="B35" s="8" t="inlineStr">
+        <is>
+          <t>NUR ASIKIN BINTI RASHIDI</t>
+        </is>
+      </c>
+      <c r="C35" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D35" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E35" s="9"/>
+      <c r="F35" s="9" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="G35" s="8" t="inlineStr">
+        <is>
+          <t>nurasikin@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="36" ht="20" customHeight="1">
       <c r="A36" s="9">
         <v>21</v>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>NUR ASIKIN BINTI RASHIDI</t>
+          <t>MUHAMMAD AZMAN BIN ASERI</t>
         </is>
       </c>
       <c r="C36" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D36" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E36" s="9"/>
       <c r="F36" s="9" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>132</t>
         </is>
       </c>
       <c r="G36" s="8" t="inlineStr">
         <is>
-          <t>nurasikin@jmg.gov.my</t>
+          <t>azman.aseri@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="37" ht="20" customHeight="1">
       <c r="A37" s="9">
         <v>22</v>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD AZMAN BIN ASERI</t>
+          <t>MASTURA BINTI ABD KADIR</t>
         </is>
       </c>
       <c r="C37" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D37" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E37" s="9"/>
       <c r="F37" s="9" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>141</t>
         </is>
       </c>
       <c r="G37" s="8" t="inlineStr">
         <is>
-          <t>azman.aseri@jmg.gov.my</t>
+          <t>mastura@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="38" ht="20" customHeight="1">
       <c r="A38" s="9">
         <v>23</v>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>MASTURA BINTI ABD KADIR</t>
+          <t>MUHAMMAD MUHAIMIN IDZHAM BIN NAZRI</t>
         </is>
       </c>
       <c r="C38" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D38" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E38" s="9"/>
       <c r="F38" s="9" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>142</t>
         </is>
       </c>
       <c r="G38" s="8" t="inlineStr">
         <is>
-          <t>mastura@jmg.gov.my</t>
+          <t>idzhammuhaimin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="39" ht="20" customHeight="1">
       <c r="A39" s="9">
         <v>24</v>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD MUHAIMIN IDZHAM BIN NAZRI</t>
+          <t>NUR SALWA BINTI KHAIRUL ANUAR</t>
         </is>
       </c>
       <c r="C39" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D39" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E39" s="9"/>
       <c r="F39" s="9" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>129</t>
         </is>
       </c>
       <c r="G39" s="8" t="inlineStr">
         <is>
-          <t>idzhammuhaimin@jmg.gov.my</t>
+          <t>nursalwa@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="40" ht="20" customHeight="1">
       <c r="A40" s="9">
         <v>25</v>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>NUR SALWA BINTI KHAIRUL ANUAR</t>
+          <t>MAHAT BIN SIBON</t>
         </is>
       </c>
       <c r="C40" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D40" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E40" s="9"/>
       <c r="F40" s="9" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>110</t>
         </is>
       </c>
       <c r="G40" s="8" t="inlineStr">
         <is>
-          <t>nursalwa@jmg.gov.my</t>
-[...29 lines deleted...]
-        <is>
           <t>mahat@jmg.gov.my</t>
         </is>
       </c>
+    </row>
+    <row r="41" ht="19" customHeight="1">
+      <c r="A41" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PERKHIDMATAN LOMBONG DAN KUARI</t>
+        </is>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
     </row>
     <row r="42" ht="19" customHeight="1">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>UNIT PERKHIDMATAN LOMBONG DAN KUARI</t>
+          <t>AKTIVITI OPERASI KUARI DAN ALAM SEKITAR</t>
         </is>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
     </row>
-    <row r="43" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G43" s="7"/>
+    <row r="43" ht="20" customHeight="1">
+      <c r="A43" s="9">
+        <v>26</v>
+      </c>
+      <c r="B43" s="8" t="inlineStr">
+        <is>
+          <t>ZAITON BINTI ABDULLAH</t>
+        </is>
+      </c>
+      <c r="C43" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D43" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="G43" s="8" t="inlineStr">
+        <is>
+          <t>zaiton_abdullah@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="44" ht="20" customHeight="1">
       <c r="A44" s="9">
         <v>27</v>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>ZAITON BINTI ABDULLAH</t>
+          <t>MOHD FARHAN BIN MISNAN</t>
         </is>
       </c>
       <c r="C44" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D44" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E44" s="9"/>
       <c r="F44" s="9" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>151</t>
         </is>
       </c>
       <c r="G44" s="8" t="inlineStr">
         <is>
-          <t>zaiton_abdullah@jmg.gov.my</t>
+          <t>mfarhan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="45" ht="20" customHeight="1">
       <c r="A45" s="9">
         <v>28</v>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
-          <t>MOHD FARHAN BIN MISNAN</t>
+          <t>KHAIRUL AFENDI BIN MOHAMED</t>
         </is>
       </c>
       <c r="C45" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D45" s="9" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E45" s="9"/>
       <c r="F45" s="9" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>150</t>
         </is>
       </c>
       <c r="G45" s="8" t="inlineStr">
         <is>
-          <t>mfarhan@jmg.gov.my</t>
+          <t>afendi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="46" ht="20" customHeight="1">
       <c r="A46" s="9">
         <v>29</v>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>KHAIRUL AFENDI BIN MOHAMED</t>
+          <t>NURFHADZILAH BINTI ABDUL LAJAH</t>
         </is>
       </c>
       <c r="C46" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D46" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E46" s="9"/>
       <c r="F46" s="9" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>119</t>
         </is>
       </c>
       <c r="G46" s="8" t="inlineStr">
         <is>
-          <t>afendi@jmg.gov.my</t>
+          <t>nurfhadzilah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="47" ht="20" customHeight="1">
       <c r="A47" s="9">
         <v>30</v>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
-          <t>NURFHADZILAH BINTI ABDUL LAJAH</t>
+          <t>PUTRA ARIFF FADZILLAH BIN MD. DAUD</t>
         </is>
       </c>
       <c r="C47" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D47" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E47" s="9"/>
       <c r="F47" s="9" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>152</t>
         </is>
       </c>
       <c r="G47" s="8" t="inlineStr">
         <is>
-          <t>nurfhadzilah@jmg.gov.my</t>
+          <t>putra@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="48" ht="20" customHeight="1">
       <c r="A48" s="9">
         <v>31</v>
       </c>
-      <c r="B48" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C48" s="8" t="inlineStr">
+      <c r="B48" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C48" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D48" s="9" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="D48" s="11" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="8"/>
     </row>
     <row r="49" ht="20" customHeight="1">
       <c r="A49" s="9">
         <v>32</v>
       </c>
-      <c r="B49" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C49" s="10" t="inlineStr">
+      <c r="B49" s="8" t="inlineStr">
+        <is>
+          <t>NUR FATINI BINTI ABD GHANI</t>
+        </is>
+      </c>
+      <c r="C49" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D49" s="11" t="inlineStr">
+      <c r="D49" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
-      <c r="E49" s="11"/>
-[...4 lines deleted...]
-      <c r="A50" s="9">
+      <c r="E49" s="9"/>
+      <c r="F49" s="9" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="G49" s="8" t="inlineStr">
+        <is>
+          <t>nurfatini@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="19" customHeight="1">
+      <c r="A50" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI PENGUATKUASAAN</t>
+        </is>
+      </c>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+    </row>
+    <row r="51" ht="20" customHeight="1">
+      <c r="A51" s="9">
         <v>33</v>
       </c>
-      <c r="B50" s="8" t="inlineStr">
-[...37 lines deleted...]
-      <c r="G51" s="7"/>
+      <c r="B51" s="8" t="inlineStr">
+        <is>
+          <t>KHAIRUL ZHAFIRAN BIN AWANG</t>
+        </is>
+      </c>
+      <c r="C51" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D51" s="9" t="inlineStr">
+        <is>
+          <t>C9</t>
+        </is>
+      </c>
+      <c r="E51" s="9"/>
+      <c r="F51" s="9" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="G51" s="8" t="inlineStr">
+        <is>
+          <t>khairul.zhafiran@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="52" ht="20" customHeight="1">
       <c r="A52" s="9">
         <v>34</v>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>KHAIRUL ZHAFIRAN BIN AWANG</t>
+          <t>MOHAMMAD AMIRRUL BIN OTHMAN</t>
         </is>
       </c>
       <c r="C52" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D52" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E52" s="9"/>
       <c r="F52" s="9" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>122</t>
         </is>
       </c>
       <c r="G52" s="8" t="inlineStr">
         <is>
-          <t>khairul.zhafiran@jmg.gov.my</t>
+          <t>amirrul@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="53" ht="20" customHeight="1">
       <c r="A53" s="9">
         <v>35</v>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
-          <t>MOHAMMAD AMIRRUL BIN OTHMAN</t>
+          <t>MOHAMED ZULKEFLI BIN YUSOF</t>
         </is>
       </c>
       <c r="C53" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D53" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="E53" s="9"/>
       <c r="F53" s="9" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>121</t>
         </is>
       </c>
       <c r="G53" s="8" t="inlineStr">
         <is>
-          <t>amirrul@jmg.gov.my</t>
+          <t>m_zulkefli@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="54" ht="20" customHeight="1">
       <c r="A54" s="9">
         <v>36</v>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>MOHAMED ZULKEFLI BIN YUSOF</t>
+          <t>NORAZMAN BIN ISA</t>
         </is>
       </c>
       <c r="C54" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D54" s="9" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>C6</t>
         </is>
       </c>
       <c r="E54" s="9"/>
       <c r="F54" s="9" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>125</t>
         </is>
       </c>
       <c r="G54" s="8" t="inlineStr">
         <is>
-          <t>m_zulkefli@jmg.gov.my</t>
+          <t>azman_isa@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="55" ht="20" customHeight="1">
       <c r="A55" s="9">
         <v>37</v>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
-          <t>NORAZMAN BIN ISA</t>
+          <t>MOHD SHUKRI BIN CHE YA</t>
         </is>
       </c>
       <c r="C55" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D55" s="9" t="inlineStr">
         <is>
-          <t>C6</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E55" s="9"/>
       <c r="F55" s="9" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>151</t>
         </is>
       </c>
       <c r="G55" s="8" t="inlineStr">
         <is>
-          <t>azman_isa@jmg.gov.my</t>
+          <t>shukricy@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="56" ht="20" customHeight="1">
       <c r="A56" s="9">
         <v>38</v>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>MOHD SHUKRI BIN CHE YA</t>
+          <t>NURUL AMIR BIN SHAFIE</t>
         </is>
       </c>
       <c r="C56" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D56" s="9" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="E56" s="9"/>
       <c r="F56" s="9" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>152</t>
         </is>
       </c>
       <c r="G56" s="8" t="inlineStr">
         <is>
-          <t>shukricy@jmg.gov.my</t>
+          <t>nurul_amir@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="57" ht="20" customHeight="1">
       <c r="A57" s="9">
         <v>39</v>
       </c>
-      <c r="B57" s="8" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="B57" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C57" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D57" s="11"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="11"/>
+      <c r="G57" s="8"/>
     </row>
     <row r="58" ht="20" customHeight="1">
       <c r="A58" s="9">
         <v>40</v>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C58" s="10" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
-[...2 lines deleted...]
-      <c r="D58" s="11"/>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D58" s="11" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
       <c r="E58" s="11"/>
       <c r="F58" s="11"/>
       <c r="G58" s="8"/>
     </row>
-    <row r="59" ht="20" customHeight="1">
-      <c r="A59" s="9">
+    <row r="59" ht="19" customHeight="1">
+      <c r="A59" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENGURUSAN MAKLUMAT</t>
+        </is>
+      </c>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+    </row>
+    <row r="60" ht="20" customHeight="1">
+      <c r="A60" s="9">
         <v>41</v>
       </c>
-      <c r="B59" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C59" s="10" t="inlineStr">
+      <c r="B60" s="8" t="inlineStr">
+        <is>
+          <t>NURUL 'AMALINA BINTI MD NOR</t>
+        </is>
+      </c>
+      <c r="C60" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D59" s="11" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G60" s="7"/>
+      <c r="D60" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="G60" s="8" t="inlineStr">
+        <is>
+          <t>amalina@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="61" ht="20" customHeight="1">
       <c r="A61" s="9">
         <v>42</v>
       </c>
-      <c r="B61" s="8" t="inlineStr">
-[...30 lines deleted...]
-      <c r="B62" s="10" t="inlineStr">
+      <c r="B61" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
-      <c r="C62" s="10" t="inlineStr">
+      <c r="C61" s="10" t="inlineStr">
         <is>
           <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
-      <c r="D62" s="11" t="inlineStr">
+      <c r="D61" s="11" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
-      <c r="E62" s="11"/>
-[...1 lines deleted...]
-      <c r="G62" s="8"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="8"/>
+    </row>
+    <row r="62" ht="19" customHeight="1">
+      <c r="A62" s="7" t="inlineStr">
+        <is>
+          <t>UNIT LOMBONG DAN KUARI</t>
+        </is>
+      </c>
+      <c r="B62" s="7"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
     </row>
     <row r="63" ht="19" customHeight="1">
       <c r="A63" s="7" t="inlineStr">
         <is>
-          <t>UNIT LOMBONG DAN KUARI</t>
+          <t>PERLESENAN DAN TEKNIKAL KAKITANGAN NEGERI</t>
         </is>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="7"/>
       <c r="D63" s="7"/>
       <c r="E63" s="7"/>
       <c r="F63" s="7"/>
       <c r="G63" s="7"/>
     </row>
-    <row r="64" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G64" s="7"/>
+    <row r="64" ht="20" customHeight="1">
+      <c r="A64" s="9">
+        <v>43</v>
+      </c>
+      <c r="B64" s="8" t="inlineStr">
+        <is>
+          <t>AZIAH BINTI HUSIN</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D64" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E64" s="9"/>
+      <c r="F64" s="9" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="G64" s="8" t="inlineStr">
+        <is>
+          <t>aziah@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="65" ht="20" customHeight="1">
       <c r="A65" s="9">
         <v>44</v>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>AZIAH BINTI HUSIN</t>
+          <t>NOORZAIDAWATI BINTI ZAINUDDIN</t>
         </is>
       </c>
       <c r="C65" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D65" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E65" s="9"/>
       <c r="F65" s="9" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>119</t>
         </is>
       </c>
       <c r="G65" s="8" t="inlineStr">
         <is>
-          <t>aziah@jmg.gov.my</t>
+          <t>norzaidawati@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="66" ht="20" customHeight="1">
       <c r="A66" s="9">
         <v>45</v>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>NOORZAIDAWATI BINTI ZAINUDDIN</t>
+          <t>NORAZILAWATI BINTI ABD KADIR</t>
         </is>
       </c>
       <c r="C66" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D66" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E66" s="9"/>
       <c r="F66" s="9" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="G66" s="8" t="inlineStr">
         <is>
-          <t>norzaidawati@jmg.gov.my</t>
+          <t>azila@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="67" ht="20" customHeight="1">
       <c r="A67" s="9">
         <v>46</v>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>NORAZILAWATI BINTI ABD KADIR</t>
+          <t>UMI SALAMAH BINTI OSMAN</t>
         </is>
       </c>
       <c r="C67" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D67" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E67" s="9"/>
       <c r="F67" s="9" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="G67" s="8" t="inlineStr">
         <is>
-          <t>azila@jmg.gov.my</t>
+          <t>umisalamah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="68" ht="20" customHeight="1">
       <c r="A68" s="9">
         <v>47</v>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>UMI SALAMAH BINTI OSMAN</t>
+          <t>NURUL HUSNA BINTI MUSA</t>
         </is>
       </c>
       <c r="C68" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D68" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>W2</t>
         </is>
       </c>
       <c r="E68" s="9"/>
       <c r="F68" s="9" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="G68" s="8" t="inlineStr">
         <is>
-          <t>umisalamah@jmg.gov.my</t>
+          <t>nurul.husna@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="69" ht="20" customHeight="1">
       <c r="A69" s="9">
         <v>48</v>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>NOR MAISURAH BINTI ISMAYATIM</t>
         </is>
       </c>
       <c r="C69" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D69" s="9" t="inlineStr">
         <is>
           <t>N1</t>
         </is>
       </c>
       <c r="E69" s="9"/>
       <c r="F69" s="9" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="G69" s="8" t="inlineStr">
         <is>
           <t>normaisurah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="70" ht="20" customHeight="1">
       <c r="A70" s="9">
         <v>49</v>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>UMI SALASIAH BINTI MOH YEE</t>
+          <t>NUR AMATHUL ADAWIYAH BINTI KHAIRUDDIN</t>
         </is>
       </c>
       <c r="C70" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
-[...2 lines deleted...]
-      <c r="D70" s="9"/>
+          <t>PELUKIS PELAN</t>
+        </is>
+      </c>
+      <c r="D70" s="9" t="inlineStr">
+        <is>
+          <t>JA1</t>
+        </is>
+      </c>
       <c r="E70" s="9"/>
       <c r="F70" s="9" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>147</t>
         </is>
       </c>
       <c r="G70" s="8" t="inlineStr">
         <is>
-          <t>umisalasiah@jmg.gov.my</t>
+          <t>amathul838@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="71" ht="20" customHeight="1">
       <c r="A71" s="9">
         <v>50</v>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
-          <t>NURUL HUSNA BINTI MUSA</t>
+          <t>UMI SALASIAH BINTI MOH YEE</t>
         </is>
       </c>
       <c r="C71" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
-      <c r="D71" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D71" s="9"/>
       <c r="E71" s="9"/>
       <c r="F71" s="9" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="G71" s="8" t="inlineStr">
         <is>
-          <t>nurul.husna@jmg.gov.my</t>
+          <t>umisalasiah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="72" ht="20" customHeight="1">
       <c r="A72" s="9">
         <v>51</v>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>NUR AMATHUL ADAWIYAH BINTI KHAIRUDDIN</t>
+          <t>NORLELA BINTI SHAHARUDDIN</t>
         </is>
       </c>
       <c r="C72" s="8" t="inlineStr">
         <is>
           <t>PELUKIS PELAN</t>
         </is>
       </c>
-      <c r="D72" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D72" s="9"/>
       <c r="E72" s="9"/>
       <c r="F72" s="9" t="inlineStr">
         <is>
           <t>147</t>
         </is>
       </c>
       <c r="G72" s="8" t="inlineStr">
         <is>
-          <t>amathul838@jmg.gov.my</t>
+          <t>norlela@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="73" ht="20" customHeight="1">
       <c r="A73" s="9">
         <v>52</v>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
-          <t>NORLELA BINTI SHAHARUDDIN</t>
+          <t>MUHAMMAD HELMY ILHAM BIN AZMAN</t>
         </is>
       </c>
       <c r="C73" s="8" t="inlineStr">
         <is>
-          <t>PELUKIS PELAN</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D73" s="9"/>
       <c r="E73" s="9"/>
       <c r="F73" s="9" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>119</t>
         </is>
       </c>
       <c r="G73" s="8" t="inlineStr">
         <is>
-          <t>norlela@jmg.gov.my</t>
+          <t>helmy@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="74" ht="20" customHeight="1">
       <c r="A74" s="9">
         <v>53</v>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD HELMY ILHAM BIN AZMAN</t>
+          <t>ZULKHAIRI BIN MOHD ZAMZURI</t>
         </is>
       </c>
       <c r="C74" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D74" s="9"/>
       <c r="E74" s="9"/>
       <c r="F74" s="9" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
-      <c r="G74" s="8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G74" s="8"/>
     </row>
     <row r="75" ht="19" customHeight="1">
       <c r="A75" s="7" t="inlineStr">
         <is>
           <t>UNIT PENTADBIRAN DAN KEWANGAN</t>
         </is>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="7"/>
       <c r="D75" s="7"/>
       <c r="E75" s="7"/>
       <c r="F75" s="7"/>
       <c r="G75" s="7"/>
     </row>
-    <row r="76" ht="20" customHeight="1">
-[...28 lines deleted...]
-      </c>
+    <row r="76" ht="19" customHeight="1">
+      <c r="A76" s="7" t="inlineStr">
+        <is>
+          <t>UNIT GEOSAINS</t>
+        </is>
+      </c>
+      <c r="B76" s="7"/>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
     </row>
     <row r="77" ht="20" customHeight="1">
       <c r="A77" s="9">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
-          <t>YM. RAJA KAMARUL ARIFFIN BIN RAJA ALAUDDIN</t>
+          <t>MUHAMMAD IRWAN BIN ISMAIL</t>
         </is>
       </c>
       <c r="C77" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI TADBIR</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D77" s="9" t="inlineStr">
         <is>
-          <t>N5</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E77" s="9"/>
       <c r="F77" s="9" t="inlineStr">
         <is>
-          <t>114</t>
-[...6 lines deleted...]
-      </c>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="G77" s="8"/>
     </row>
     <row r="78" ht="20" customHeight="1">
       <c r="A78" s="9">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>NORLELA BINTI AHMAD</t>
+          <t>NORHAFIZAH BINTI MIOR ISMAIL</t>
         </is>
       </c>
       <c r="C78" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D78" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E78" s="9"/>
       <c r="F78" s="9" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>117</t>
         </is>
       </c>
       <c r="G78" s="8" t="inlineStr">
         <is>
-          <t>norlela.ahmad@jmg.gov.my</t>
+          <t>norhafizah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="79" ht="20" customHeight="1">
       <c r="A79" s="9">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
-          <t>NOOR SYAFIQAH BINTI ABDUL AZIZ</t>
+          <t>YM. RAJA KAMARUL ARIFFIN BIN RAJA ALAUDDIN</t>
         </is>
       </c>
       <c r="C79" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PENOLONG PEGAWAI TADBIR</t>
         </is>
       </c>
       <c r="D79" s="9" t="inlineStr">
         <is>
-          <t>N1</t>
-[...6 lines deleted...]
-      </c>
+          <t>N5</t>
+        </is>
+      </c>
+      <c r="E79" s="9"/>
       <c r="F79" s="9" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>114</t>
         </is>
       </c>
       <c r="G79" s="8" t="inlineStr">
         <is>
-          <t>syafiqah.abdulaziz@jmg.gov.my</t>
+          <t>r.kamarul@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="80" ht="20" customHeight="1">
       <c r="A80" s="9">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>ROSEMARIANA BINTI RAHIM</t>
+          <t>NORLELA BINTI AHMAD</t>
         </is>
       </c>
       <c r="C80" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
-      <c r="D80" s="9"/>
+      <c r="D80" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
       <c r="E80" s="9"/>
       <c r="F80" s="9" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>137</t>
         </is>
       </c>
       <c r="G80" s="8" t="inlineStr">
         <is>
-          <t>mariana@jmg.gov.my</t>
+          <t>norlela.ahmad@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="81" ht="20" customHeight="1">
       <c r="A81" s="9">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
-          <t>EZZADIN BIN ZULKIFLI</t>
+          <t>NOOR SYAFIQAH BINTI ABDUL AZIZ</t>
         </is>
       </c>
       <c r="C81" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (KEW)</t>
-[...3 lines deleted...]
-      <c r="E81" s="9"/>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D81" s="9" t="inlineStr">
+        <is>
+          <t>N1</t>
+        </is>
+      </c>
+      <c r="E81" s="9" t="inlineStr">
+        <is>
+          <t>PT (KP) K 3</t>
+        </is>
+      </c>
       <c r="F81" s="9" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>602</t>
         </is>
       </c>
       <c r="G81" s="8" t="inlineStr">
         <is>
-          <t>ezzadin@jmg.gov.my</t>
+          <t>syafiqah.abdulaziz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="82" ht="20" customHeight="1">
       <c r="A82" s="9">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>HABIBAH BINTI ISHAK</t>
+          <t>MUHAMMAD HAFIZUDDIN BIN MOHD HANAFIAH</t>
         </is>
       </c>
       <c r="C82" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (KEW)</t>
-[...2 lines deleted...]
-      <c r="D82" s="9"/>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D82" s="9" t="inlineStr">
+        <is>
+          <t>N1</t>
+        </is>
+      </c>
       <c r="E82" s="9"/>
       <c r="F82" s="9" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>157</t>
         </is>
       </c>
       <c r="G82" s="8" t="inlineStr">
         <is>
-          <t>habibah@jmg.gov.my</t>
+          <t>hafizuddin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="83" ht="20" customHeight="1">
       <c r="A83" s="9">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD HAFIZUDDIN BIN MOHD HANAFIAH</t>
+          <t>MOHD LATIB BIN HUSSIN</t>
         </is>
       </c>
       <c r="C83" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D83" s="9" t="inlineStr">
         <is>
-          <t>N1</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E83" s="9"/>
       <c r="F83" s="9" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>148</t>
         </is>
       </c>
       <c r="G83" s="8" t="inlineStr">
         <is>
-          <t>hafizuddin@jmg.gov.my</t>
+          <t>mohdlatib@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="84" ht="20" customHeight="1">
       <c r="A84" s="9">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>MOHD LATIB BIN HUSSIN</t>
+          <t>AMIRUZAINI BIN BADRUL HISSHAM</t>
         </is>
       </c>
       <c r="C84" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D84" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E84" s="9"/>
       <c r="F84" s="9" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="G84" s="8" t="inlineStr">
         <is>
-          <t>mohdlatib@jmg.gov.my</t>
+          <t>amiruzaini@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="85" ht="20" customHeight="1">
       <c r="A85" s="9">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
-          <t>AMIRUZAINI BIN BADRUL HISSHAM</t>
+          <t>MOHAMAD JUMAIRI BIN NURUDDIN</t>
         </is>
       </c>
       <c r="C85" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D85" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E85" s="9"/>
       <c r="F85" s="9" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="G85" s="8" t="inlineStr">
         <is>
-          <t>amiruzaini@jmg.gov.my</t>
+          <t>jumairi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="86" ht="20" customHeight="1">
       <c r="A86" s="9">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD JUMAIRI BIN NURUDDIN</t>
+          <t>RIDZUAN BIN KAMARUZAMAN</t>
         </is>
       </c>
       <c r="C86" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D86" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E86" s="9"/>
       <c r="F86" s="9" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="G86" s="8" t="inlineStr">
         <is>
-          <t>jumairi@jmg.gov.my</t>
+          <t>ridzuan.kamaruzaman@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="87" ht="20" customHeight="1">
       <c r="A87" s="9">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
-          <t>RIDZUAN BIN KAMARUZAMAN</t>
+          <t>ROSEMARIANA BINTI RAHIM</t>
         </is>
       </c>
       <c r="C87" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KHIDMAT AM</t>
-[...6 lines deleted...]
-      </c>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D87" s="9"/>
       <c r="E87" s="9"/>
       <c r="F87" s="9" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>138</t>
         </is>
       </c>
       <c r="G87" s="8" t="inlineStr">
         <is>
-          <t>ridzuan.kamaruzaman@jmg.gov.my</t>
+          <t>mariana@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="88" ht="20" customHeight="1">
       <c r="A88" s="9">
+        <v>65</v>
+      </c>
+      <c r="B88" s="8" t="inlineStr">
+        <is>
+          <t>EZZADIN BIN ZULKIFLI</t>
+        </is>
+      </c>
+      <c r="C88" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (KEW)</t>
+        </is>
+      </c>
+      <c r="D88" s="9"/>
+      <c r="E88" s="9"/>
+      <c r="F88" s="9" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="G88" s="8" t="inlineStr">
+        <is>
+          <t>ezzadin@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" ht="20" customHeight="1">
+      <c r="A89" s="9">
         <v>66</v>
       </c>
-      <c r="B88" s="10" t="inlineStr">
-[...16 lines deleted...]
-      <c r="G88" s="8"/>
+      <c r="B89" s="8" t="inlineStr">
+        <is>
+          <t>HABIBAH BINTI ISHAK</t>
+        </is>
+      </c>
+      <c r="C89" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (KEW)</t>
+        </is>
+      </c>
+      <c r="D89" s="9"/>
+      <c r="E89" s="9"/>
+      <c r="F89" s="9" t="inlineStr">
+        <is>
+          <t>156</t>
+        </is>
+      </c>
+      <c r="G89" s="8" t="inlineStr">
+        <is>
+          <t>habibah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" ht="19" customHeight="1">
+      <c r="A90" s="7" t="inlineStr">
+        <is>
+          <t>UNIT SUMBER MINERAL</t>
+        </is>
+      </c>
+      <c r="B90" s="7"/>
+      <c r="C90" s="7"/>
+      <c r="D90" s="7"/>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+    </row>
+    <row r="91" ht="20" customHeight="1">
+      <c r="A91" s="9">
+        <v>67</v>
+      </c>
+      <c r="B91" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD ASRAF BIN SULAIMAN</t>
+        </is>
+      </c>
+      <c r="C91" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D91" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E91" s="9"/>
+      <c r="F91" s="9"/>
+      <c r="G91" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
+  <mergeCells count="22">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A14:G14"/>
-    <mergeCell ref="A18:G18"/>
-    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="A28:G28"/>
     <mergeCell ref="A29:G29"/>
-    <mergeCell ref="A30:G30"/>
-    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="A41:G41"/>
     <mergeCell ref="A42:G42"/>
-    <mergeCell ref="A43:G43"/>
-[...1 lines deleted...]
-    <mergeCell ref="A60:G60"/>
+    <mergeCell ref="A50:G50"/>
+    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="A62:G62"/>
     <mergeCell ref="A63:G63"/>
-    <mergeCell ref="A64:G64"/>
     <mergeCell ref="A75:G75"/>
+    <mergeCell ref="A76:G76"/>
+    <mergeCell ref="A90:G90"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G69"/>
+  <dimension ref="A1:G72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="21" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SENARAI NOMBOR SAMBUNGAN</t>
         </is>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -27446,95 +28885,99 @@
         </is>
       </c>
       <c r="G17" s="8" t="inlineStr">
         <is>
           <t>irwanmy@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="18" ht="19" customHeight="1">
       <c r="A18" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI HIDROGEOLOGI</t>
         </is>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
     </row>
     <row r="19" ht="20" customHeight="1">
       <c r="A19" s="9">
         <v>8</v>
       </c>
-      <c r="B19" s="8" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="B19" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C19" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D19" s="11" t="inlineStr">
+        <is>
+          <t>C9/C10</t>
+        </is>
+      </c>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="8"/>
     </row>
     <row r="20" ht="20" customHeight="1">
       <c r="A20" s="9">
         <v>9</v>
       </c>
-      <c r="B20" s="10" t="inlineStr">
-[...12 lines deleted...]
-      <c r="G20" s="8"/>
+      <c r="B20" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD HAMIZAN BIN ABDUL RAHIM</t>
+        </is>
+      </c>
+      <c r="C20" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D20" s="9" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9" t="inlineStr">
+        <is>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="G20" s="8" t="inlineStr">
+        <is>
+          <t>hamizan.rahim@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="21" ht="19" customHeight="1">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI PEMETAAN GEOLOGI</t>
         </is>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
     </row>
     <row r="22" ht="20" customHeight="1">
       <c r="A22" s="9">
         <v>10</v>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>ABD RAZAK BIN ZAINAL ABIDIN</t>
         </is>
       </c>
       <c r="C22" s="8" t="inlineStr">
         <is>
@@ -27613,1107 +29056,1232 @@
         <v>13</v>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>MOHAMAD RUKHAIRIE BIN MOHD RADZUAN</t>
         </is>
       </c>
       <c r="C25" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9" t="inlineStr">
         <is>
           <t>310</t>
         </is>
       </c>
       <c r="G25" s="8" t="inlineStr">
         <is>
           <t>rukhairie@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="26" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G26" s="7"/>
+    <row r="26" ht="20" customHeight="1">
+      <c r="A26" s="9">
+        <v>14</v>
+      </c>
+      <c r="B26" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C26" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11" t="inlineStr">
+        <is>
+          <t>301</t>
+        </is>
+      </c>
+      <c r="G26" s="8"/>
     </row>
     <row r="27" ht="19" customHeight="1">
       <c r="A27" s="7" t="inlineStr">
         <is>
-          <t>AKTIVITI MINERAL BERLOGAM</t>
+          <t>UNIT SUMBER MINERAL</t>
         </is>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
     </row>
-    <row r="28" ht="20" customHeight="1">
-[...28 lines deleted...]
-      </c>
+    <row r="28" ht="19" customHeight="1">
+      <c r="A28" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI MINERAL BERLOGAM</t>
+        </is>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
     </row>
     <row r="29" ht="20" customHeight="1">
       <c r="A29" s="9">
         <v>15</v>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
-          <t>SAZRIE SHAHRIL REZZA BIN MOHD JALI</t>
+          <t>MUHAMMAD NURSAFWAN BIN MUSTAFA</t>
         </is>
       </c>
       <c r="C29" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
-[...2 lines deleted...]
-      <c r="D29" s="9"/>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D29" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
       <c r="E29" s="9"/>
       <c r="F29" s="9" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>210</t>
         </is>
       </c>
       <c r="G29" s="8" t="inlineStr">
         <is>
-          <t>sazrie@jmg.gov.my</t>
+          <t>safwanmus@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="30" ht="20" customHeight="1">
       <c r="A30" s="9">
         <v>16</v>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C30" s="10" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
-[...2 lines deleted...]
-      <c r="D30" s="11"/>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D30" s="11" t="inlineStr">
+        <is>
+          <t>C9/C10</t>
+        </is>
+      </c>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="8"/>
     </row>
     <row r="31" ht="20" customHeight="1">
       <c r="A31" s="9">
         <v>17</v>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD FIRDAUS BIN ZAIRULLAIL</t>
+          <t>SAZRIE SHAHRIL REZZA BIN MOHD JALI</t>
         </is>
       </c>
       <c r="C31" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9" t="inlineStr">
         <is>
+          <t>201</t>
+        </is>
+      </c>
+      <c r="G31" s="8" t="inlineStr">
+        <is>
+          <t>sazrie@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="20" customHeight="1">
+      <c r="A32" s="9">
+        <v>18</v>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>MOHAMAD FIRDAUS BIN ZAIRULLAIL</t>
+        </is>
+      </c>
+      <c r="C32" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9" t="inlineStr">
+        <is>
           <t>211</t>
         </is>
       </c>
-      <c r="G31" s="8" t="inlineStr">
+      <c r="G32" s="8" t="inlineStr">
         <is>
           <t>firdaus_zairullail@jmg.gov.my</t>
         </is>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="G32" s="7"/>
     </row>
     <row r="33" ht="20" customHeight="1">
       <c r="A33" s="9">
-        <v>18</v>
-[...25 lines deleted...]
-      <c r="A34" s="9">
         <v>19</v>
       </c>
-      <c r="B34" s="8" t="inlineStr">
-[...16 lines deleted...]
-      </c>
+      <c r="B33" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C33" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="8"/>
+    </row>
+    <row r="34" ht="19" customHeight="1">
+      <c r="A34" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI MINERAL PERINDUSTRIAN</t>
+        </is>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
     </row>
     <row r="35" ht="20" customHeight="1">
       <c r="A35" s="9">
         <v>20</v>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
-          <t>MOHAMED YUSOF BIN IDRIS</t>
+          <t>NAFIZAH BINTI MD PADZIN</t>
         </is>
       </c>
       <c r="C35" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>213</t>
         </is>
       </c>
       <c r="G35" s="8" t="inlineStr">
         <is>
-          <t>yusofidris@jmg.gov.my</t>
+          <t>nafizah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="36" ht="20" customHeight="1">
       <c r="A36" s="9">
         <v>21</v>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>SHARI BIN ISMAIL</t>
+          <t>MUHAMMAD HAZIM BIN HARUN</t>
         </is>
       </c>
       <c r="C36" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
-      <c r="F36" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F36" s="9"/>
       <c r="G36" s="8" t="inlineStr">
         <is>
-          <t>shari@jmg.gov.my</t>
-[...27 lines deleted...]
-      <c r="G38" s="7"/>
+          <t>hazim.harun@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="20" customHeight="1">
+      <c r="A37" s="9">
+        <v>22</v>
+      </c>
+      <c r="B37" s="8" t="inlineStr">
+        <is>
+          <t>MOHAMED YUSOF BIN IDRIS</t>
+        </is>
+      </c>
+      <c r="C37" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9" t="inlineStr">
+        <is>
+          <t>208</t>
+        </is>
+      </c>
+      <c r="G37" s="8" t="inlineStr">
+        <is>
+          <t>yusofidris@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="20" customHeight="1">
+      <c r="A38" s="9">
+        <v>23</v>
+      </c>
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD FAISAL BIN MAT YUSOF</t>
+        </is>
+      </c>
+      <c r="C38" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D38" s="9"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="8" t="inlineStr">
+        <is>
+          <t>faisalyusof@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="39" ht="20" customHeight="1">
       <c r="A39" s="9">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
-          <t>HANIZAM SHAH BIN SAIDIN</t>
+          <t>SHARI BIN ISMAIL</t>
         </is>
       </c>
       <c r="C39" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D39" s="9"/>
+      <c r="D39" s="9" t="inlineStr">
+        <is>
+          <t>C13</t>
+        </is>
+      </c>
       <c r="E39" s="9"/>
       <c r="F39" s="9" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>205</t>
         </is>
       </c>
       <c r="G39" s="8" t="inlineStr">
         <is>
-          <t>hanizamshah@jmg.gov.my</t>
-[...28 lines deleted...]
-      </c>
+          <t>shari@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="19" customHeight="1">
+      <c r="A40" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PERKHIDMATAN LOMBONG DAN KUARI</t>
+        </is>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
     </row>
     <row r="41" ht="20" customHeight="1">
       <c r="A41" s="9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
-          <t>SAHRIN BIN ISMAIL</t>
+          <t>ADHA SYURAINI BIN ABD GHANI</t>
         </is>
       </c>
       <c r="C41" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
-[...2 lines deleted...]
-      <c r="D41" s="9"/>
+          <t>TIMBALAN PENGARAH</t>
+        </is>
+      </c>
+      <c r="D41" s="9" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
       <c r="E41" s="9"/>
-      <c r="F41" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F41" s="9"/>
       <c r="G41" s="8" t="inlineStr">
         <is>
-          <t>sahrin@jmg.gov.my</t>
-[...41 lines deleted...]
-      <c r="G43" s="7"/>
+          <t>adha@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="19" customHeight="1">
+      <c r="A42" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI KESELAMATAN LOMBONG</t>
+        </is>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+    </row>
+    <row r="43" ht="20" customHeight="1">
+      <c r="A43" s="9">
+        <v>26</v>
+      </c>
+      <c r="B43" s="8" t="inlineStr">
+        <is>
+          <t>HANIZAM SHAH BIN SAIDIN</t>
+        </is>
+      </c>
+      <c r="C43" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D43" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="G43" s="8" t="inlineStr">
+        <is>
+          <t>hanizamshah@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="44" ht="20" customHeight="1">
       <c r="A44" s="9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>MOHD SHAFREEN BIN MAD ISA</t>
+          <t>RAZEEF AIZAL BIN ALI</t>
         </is>
       </c>
       <c r="C44" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS KANAN</t>
         </is>
       </c>
       <c r="D44" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E44" s="9"/>
       <c r="F44" s="9" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>113</t>
         </is>
       </c>
       <c r="G44" s="8" t="inlineStr">
         <is>
-          <t>shafreen@jmg.gov.my</t>
+          <t>razeef@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="45" ht="20" customHeight="1">
       <c r="A45" s="9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
-          <t>RASRI BIN ROSLI</t>
+          <t>SAHRIN BIN ISMAIL</t>
         </is>
       </c>
       <c r="C45" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS KANAN</t>
         </is>
       </c>
       <c r="D45" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E45" s="9"/>
       <c r="F45" s="9" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>107</t>
         </is>
       </c>
       <c r="G45" s="8" t="inlineStr">
         <is>
-          <t>rasrir@jmg.gov.my</t>
+          <t>sahrin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="46" ht="20" customHeight="1">
       <c r="A46" s="9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>NUR KHAIRUNNISA BINTI MAJID</t>
+          <t>MOHAMAD FAKHRUR RAZI BIN JUMAAT</t>
         </is>
       </c>
       <c r="C46" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUUKUR</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
       <c r="F46" s="9" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>105</t>
         </is>
       </c>
       <c r="G46" s="8" t="inlineStr">
         <is>
-          <t>nur_khairunnisa@jmg.gov.my</t>
-[...28 lines deleted...]
-      </c>
+          <t>fakhrur@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="19" customHeight="1">
+      <c r="A47" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI OPERASI KUARI DAN ALAM SEKITAR</t>
+        </is>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
     </row>
     <row r="48" ht="20" customHeight="1">
       <c r="A48" s="9">
         <v>30</v>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>MOHAMMAD FAREEZAN BIN BAHARUDDIN</t>
+          <t>MOHD SHAFREEN BIN MAD ISA</t>
         </is>
       </c>
       <c r="C48" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
-[...2 lines deleted...]
-      <c r="D48" s="9"/>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D48" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
       <c r="E48" s="9"/>
       <c r="F48" s="9" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>115</t>
         </is>
       </c>
       <c r="G48" s="8" t="inlineStr">
         <is>
-          <t>fareezan@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G49" s="7"/>
+          <t>shafreen@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="20" customHeight="1">
+      <c r="A49" s="9">
+        <v>31</v>
+      </c>
+      <c r="B49" s="8" t="inlineStr">
+        <is>
+          <t>TENGKU ZAINAL ABIDIN BIN RAJA JAAFAR</t>
+        </is>
+      </c>
+      <c r="C49" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D49" s="9" t="inlineStr">
+        <is>
+          <t>C6</t>
+        </is>
+      </c>
+      <c r="E49" s="9"/>
+      <c r="F49" s="9"/>
+      <c r="G49" s="8" t="inlineStr">
+        <is>
+          <t>kuzainal@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="50" ht="20" customHeight="1">
       <c r="A50" s="9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>SITI NOORAMALINA BINTI SHEIKH AHMAD@MOHAMED</t>
+          <t>RASRI BIN ROSLI</t>
         </is>
       </c>
       <c r="C50" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
-[...2 lines deleted...]
-      <c r="D50" s="9"/>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D50" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
       <c r="E50" s="9"/>
       <c r="F50" s="9" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>209</t>
         </is>
       </c>
       <c r="G50" s="8" t="inlineStr">
         <is>
-          <t>massita@jmg.gov.my</t>
+          <t>rasrir@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="51" ht="20" customHeight="1">
       <c r="A51" s="9">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD YUSTAMIZI BIN MOHAMAD YUNUS</t>
+          <t>MOHAMMAD FAREEZAN BIN BAHARUDDIN</t>
         </is>
       </c>
       <c r="C51" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU JURUUKUR</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D51" s="9"/>
       <c r="E51" s="9"/>
       <c r="F51" s="9" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>109</t>
         </is>
       </c>
       <c r="G51" s="8" t="inlineStr">
         <is>
-          <t>yustamizi@pahang.gov.my</t>
+          <t>fareezan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="52" ht="19" customHeight="1">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>UNIT PENGURUSAN MAKLUMAT</t>
+          <t>PERLESENAN DAN TEKNIKAL KAKITANGAN NEGERI</t>
         </is>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
     </row>
     <row r="53" ht="20" customHeight="1">
       <c r="A53" s="9">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
-          <t>MOHD ASNIZAM BIN AYUB</t>
+          <t>SITI NOORAMALINA BINTI SHEIKH AHMAD@MOHAMED</t>
         </is>
       </c>
       <c r="C53" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D53" s="9"/>
       <c r="E53" s="9"/>
       <c r="F53" s="9" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>112</t>
         </is>
       </c>
       <c r="G53" s="8" t="inlineStr">
         <is>
-          <t>asnizam@jmg.gov.my</t>
+          <t>massita@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="54" ht="20" customHeight="1">
       <c r="A54" s="9">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>TENGKU ZAINAL ABIDIN BIN RAJA JAAFAR</t>
+          <t>MOHAMAD YUSTAMIZI BIN MOHAMAD YUNUS</t>
         </is>
       </c>
       <c r="C54" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU JURUUKUR</t>
         </is>
       </c>
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
-      <c r="F54" s="9"/>
+      <c r="F54" s="9" t="inlineStr">
+        <is>
+          <t>114</t>
+        </is>
+      </c>
       <c r="G54" s="8" t="inlineStr">
         <is>
-          <t>kuzainal@jmg.gov.my</t>
-[...28 lines deleted...]
-      </c>
+          <t>yustamizi@pahang.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="19" customHeight="1">
+      <c r="A55" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENGURUSAN MAKLUMAT</t>
+        </is>
+      </c>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
     </row>
     <row r="56" ht="20" customHeight="1">
       <c r="A56" s="9">
         <v>36</v>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>SITI NORHAYATI BINTI MOHD HIZALI</t>
+          <t>MOHD ASNIZAM BIN AYUB</t>
         </is>
       </c>
       <c r="C56" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUUKUR</t>
-[...2 lines deleted...]
-      <c r="D56" s="9"/>
+          <t>PENOLONG PENGARAH KANAN</t>
+        </is>
+      </c>
+      <c r="D56" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
       <c r="E56" s="9"/>
       <c r="F56" s="9" t="inlineStr">
         <is>
+          <t>202</t>
+        </is>
+      </c>
+      <c r="G56" s="8" t="inlineStr">
+        <is>
+          <t>asnizam@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="20" customHeight="1">
+      <c r="A57" s="9">
+        <v>37</v>
+      </c>
+      <c r="B57" s="8" t="inlineStr">
+        <is>
+          <t>ZAHARIL BIN JUHARI</t>
+        </is>
+      </c>
+      <c r="C57" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG JURUUKUR</t>
+        </is>
+      </c>
+      <c r="D57" s="9" t="inlineStr">
+        <is>
+          <t>JA5</t>
+        </is>
+      </c>
+      <c r="E57" s="9"/>
+      <c r="F57" s="9" t="inlineStr">
+        <is>
+          <t>203</t>
+        </is>
+      </c>
+      <c r="G57" s="8" t="inlineStr">
+        <is>
+          <t>zaharil@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="20" customHeight="1">
+      <c r="A58" s="9">
+        <v>38</v>
+      </c>
+      <c r="B58" s="8" t="inlineStr">
+        <is>
+          <t>SITI NORHAYATI BINTI MOHD HIZALI</t>
+        </is>
+      </c>
+      <c r="C58" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG JURUUKUR</t>
+        </is>
+      </c>
+      <c r="D58" s="9" t="inlineStr">
+        <is>
+          <t>JA5</t>
+        </is>
+      </c>
+      <c r="E58" s="9"/>
+      <c r="F58" s="9" t="inlineStr">
+        <is>
           <t>206</t>
         </is>
       </c>
-      <c r="G56" s="8" t="inlineStr">
+      <c r="G58" s="8" t="inlineStr">
         <is>
           <t>sitinorhayati@jmg.gov.my</t>
         </is>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="G58" s="7"/>
     </row>
     <row r="59" ht="20" customHeight="1">
       <c r="A59" s="9">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
-          <t>NIK NUR MUNIRAH BINTI NIK HAMID LABIB</t>
+          <t>NUR KHAIRUNNISA BINTI MAJID</t>
         </is>
       </c>
       <c r="C59" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (KEW)</t>
+          <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D59" s="9" t="inlineStr">
         <is>
-          <t>W2</t>
+          <t>JA5</t>
         </is>
       </c>
       <c r="E59" s="9"/>
       <c r="F59" s="9" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>108</t>
         </is>
       </c>
       <c r="G59" s="8" t="inlineStr">
         <is>
-          <t>nurmunirah@jmg.gov.my</t>
-[...28 lines deleted...]
-      </c>
+          <t>nur_khairunnisa@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" ht="19" customHeight="1">
+      <c r="A60" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENTADBIRAN DAN KEWANGAN</t>
+        </is>
+      </c>
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
     </row>
     <row r="61" ht="19" customHeight="1">
       <c r="A61" s="7" t="inlineStr">
         <is>
-          <t>PENTADBIRAN</t>
+          <t>KEWANGAN</t>
         </is>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
     </row>
     <row r="62" ht="20" customHeight="1">
       <c r="A62" s="9">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>NORREHAN BINTI ZAINAL ABIDIN</t>
+          <t>JURIMUSLIPAH BINTI MUSALI</t>
         </is>
       </c>
       <c r="C62" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
-[...2 lines deleted...]
-      <c r="D62" s="9"/>
+          <t>PEMBANTU TADBIR (KEW)</t>
+        </is>
+      </c>
+      <c r="D62" s="9" t="inlineStr">
+        <is>
+          <t>W2</t>
+        </is>
+      </c>
       <c r="E62" s="9"/>
       <c r="F62" s="9" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>162</t>
         </is>
       </c>
       <c r="G62" s="8" t="inlineStr">
         <is>
-          <t>norrehan@jmg.gov.my</t>
+          <t>jurimuslipah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="63" ht="20" customHeight="1">
       <c r="A63" s="9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
-          <t>AZIZUL HAKIM JOHARI BIN JOHAR</t>
+          <t>NIK NUR MUNIRAH BINTI NIK HAMID LABIB</t>
         </is>
       </c>
       <c r="C63" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
-[...2 lines deleted...]
-      <c r="D63" s="9"/>
+          <t>PEMBANTU TADBIR (KEW)</t>
+        </is>
+      </c>
+      <c r="D63" s="9" t="inlineStr">
+        <is>
+          <t>W2</t>
+        </is>
+      </c>
       <c r="E63" s="9"/>
       <c r="F63" s="9" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>160</t>
         </is>
       </c>
       <c r="G63" s="8" t="inlineStr">
         <is>
-          <t>azizul@jmg.gov.my</t>
-[...28 lines deleted...]
-      </c>
+          <t>nurmunirah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" ht="19" customHeight="1">
+      <c r="A64" s="7" t="inlineStr">
+        <is>
+          <t>PENTADBIRAN</t>
+        </is>
+      </c>
+      <c r="B64" s="7"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
     </row>
     <row r="65" ht="20" customHeight="1">
       <c r="A65" s="9">
         <v>42</v>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>NOR ZURAINA BINTI ZAKRIA</t>
+          <t>NORREHAN BINTI ZAINAL ABIDIN</t>
         </is>
       </c>
       <c r="C65" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
-[...2 lines deleted...]
-      <c r="D65" s="9"/>
+          <t>KETUA PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
+        </is>
+      </c>
+      <c r="D65" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
       <c r="E65" s="9"/>
       <c r="F65" s="9" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>124</t>
         </is>
       </c>
       <c r="G65" s="8" t="inlineStr">
         <is>
-          <t>zuriana.zakria@jmg.gov.my</t>
+          <t>norrehan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="66" ht="20" customHeight="1">
       <c r="A66" s="9">
         <v>43</v>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>ROSLINDA BINTI MD ASPAN</t>
+          <t>LATIFAH BINTI MD NOR</t>
         </is>
       </c>
       <c r="C66" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
-[...2 lines deleted...]
-      <c r="D66" s="9"/>
+          <t>KETUA PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
+        </is>
+      </c>
+      <c r="D66" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
       <c r="E66" s="9"/>
       <c r="F66" s="9" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>122</t>
         </is>
       </c>
       <c r="G66" s="8" t="inlineStr">
         <is>
-          <t>roslinda.aspan@jmg.gov.my</t>
+          <t>latifahmn@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="67" ht="20" customHeight="1">
       <c r="A67" s="9">
         <v>44</v>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>LATIFAH BINTI MD NOR</t>
+          <t>NORHAYATY BINTI MOHD SHARIFF</t>
         </is>
       </c>
       <c r="C67" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
-      <c r="D67" s="9"/>
+      <c r="D67" s="9" t="inlineStr">
+        <is>
+          <t>N2 (TBK)</t>
+        </is>
+      </c>
       <c r="E67" s="9"/>
       <c r="F67" s="9" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>119</t>
         </is>
       </c>
       <c r="G67" s="8" t="inlineStr">
         <is>
-          <t>latifahmn@jmg.gov.my</t>
+          <t>norhayaty@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="68" ht="20" customHeight="1">
       <c r="A68" s="9">
         <v>45</v>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>NORHAYATY BINTI MOHD SHARIFF</t>
+          <t>AZIZUL HAKIM JOHARI BIN JOHAR</t>
         </is>
       </c>
       <c r="C68" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D68" s="9"/>
       <c r="E68" s="9"/>
       <c r="F68" s="9" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>123</t>
         </is>
       </c>
       <c r="G68" s="8" t="inlineStr">
         <is>
-          <t>norhayaty@jmg.gov.my</t>
+          <t>azizul@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="69" ht="20" customHeight="1">
       <c r="A69" s="9">
         <v>46</v>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
-          <t>HASMEZA BINTI CHE HASHIM</t>
+          <t>NORAFZAN BINTI TAIB</t>
         </is>
       </c>
       <c r="C69" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI TADBIR</t>
+          <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D69" s="9"/>
       <c r="E69" s="9"/>
       <c r="F69" s="9" t="inlineStr">
         <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="G69" s="8" t="inlineStr">
+        <is>
+          <t>norafzan@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="20" customHeight="1">
+      <c r="A70" s="9">
+        <v>47</v>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>NOR ZURAINA BINTI ZAKRIA</t>
+        </is>
+      </c>
+      <c r="C70" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D70" s="9"/>
+      <c r="E70" s="9"/>
+      <c r="F70" s="9" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="G70" s="8" t="inlineStr">
+        <is>
+          <t>zuriana.zakria@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" ht="20" customHeight="1">
+      <c r="A71" s="9">
+        <v>48</v>
+      </c>
+      <c r="B71" s="8" t="inlineStr">
+        <is>
+          <t>ROSLINDA BINTI MD ASPAN</t>
+        </is>
+      </c>
+      <c r="C71" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D71" s="9"/>
+      <c r="E71" s="9"/>
+      <c r="F71" s="9" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="G71" s="8" t="inlineStr">
+        <is>
+          <t>roslinda.aspan@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" ht="20" customHeight="1">
+      <c r="A72" s="9">
+        <v>49</v>
+      </c>
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>HASMEZA BINTI CHE HASHIM</t>
+        </is>
+      </c>
+      <c r="C72" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PEGAWAI TADBIR</t>
+        </is>
+      </c>
+      <c r="D72" s="9" t="inlineStr">
+        <is>
+          <t>N5</t>
+        </is>
+      </c>
+      <c r="E72" s="9"/>
+      <c r="F72" s="9" t="inlineStr">
+        <is>
           <t>120</t>
         </is>
       </c>
-      <c r="G69" s="8" t="inlineStr">
+      <c r="G72" s="8" t="inlineStr">
         <is>
           <t>hasmeza@jmg.gov.my</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A14:G14"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A21:G21"/>
-    <mergeCell ref="A26:G26"/>
     <mergeCell ref="A27:G27"/>
-    <mergeCell ref="A32:G32"/>
-[...3 lines deleted...]
-    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="A40:G40"/>
+    <mergeCell ref="A42:G42"/>
+    <mergeCell ref="A47:G47"/>
     <mergeCell ref="A52:G52"/>
-    <mergeCell ref="A57:G57"/>
-    <mergeCell ref="A58:G58"/>
+    <mergeCell ref="A55:G55"/>
+    <mergeCell ref="A60:G60"/>
     <mergeCell ref="A61:G61"/>
+    <mergeCell ref="A64:G64"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
@@ -30284,51 +31852,51 @@
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A39:G39"/>
     <mergeCell ref="A40:G40"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A58:G58"/>
     <mergeCell ref="A60:G60"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G171"/>
+  <dimension ref="A1:G169"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="21" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SENARAI NOMBOR SAMBUNGAN</t>
         </is>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -30397,2708 +31965,2708 @@
           <t>JAWATAN</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>SANDANGAN JAWATAN DALAM WARAN</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>AKRONIM</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>NOMBOR SAMBUNGAN</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>E-MEL</t>
         </is>
       </c>
     </row>
     <row r="7" ht="19" customHeight="1">
-      <c r="A7" s="7" t="inlineStr">
-[...22 lines deleted...]
-      <c r="G8" s="7"/>
+      <c r="A7" s="5" t="inlineStr">
+        <is>
+          <t>PEJABAT PENGARAH</t>
+        </is>
+      </c>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+    </row>
+    <row r="8" ht="20" customHeight="1">
+      <c r="A8" s="9">
+        <v>1</v>
+      </c>
+      <c r="B8" s="8" t="inlineStr">
+        <is>
+          <t>JAITHISH JOHN</t>
+        </is>
+      </c>
+      <c r="C8" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D8" s="9" t="inlineStr">
+        <is>
+          <t>C14</t>
+        </is>
+      </c>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="G8" s="8" t="inlineStr">
+        <is>
+          <t>jaithish@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="9" ht="20" customHeight="1">
       <c r="A9" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
-          <t>SHAHRUL RIDZUAN BIN ZAINAL RASHID</t>
+          <t>AFFIDATUL FADHILLA BINTI MAHDI</t>
         </is>
       </c>
       <c r="C9" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU SETIAUSAHA PEJABAT</t>
         </is>
       </c>
       <c r="D9" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>N1</t>
         </is>
       </c>
       <c r="E9" s="9"/>
       <c r="F9" s="9" t="inlineStr">
         <is>
+          <t>102</t>
+        </is>
+      </c>
+      <c r="G9" s="8" t="inlineStr">
+        <is>
+          <t>affidatul@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="19" customHeight="1">
+      <c r="A10" s="7" t="inlineStr">
+        <is>
+          <t>UNIT GEOSAINS</t>
+        </is>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+    </row>
+    <row r="11" ht="19" customHeight="1">
+      <c r="A11" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI GEOFIZIK</t>
+        </is>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+    </row>
+    <row r="12" ht="20" customHeight="1">
+      <c r="A12" s="9">
+        <v>3</v>
+      </c>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>SHAHRUL RIDZUAN BIN ZAINAL RASHID</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D12" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9" t="inlineStr">
+        <is>
           <t>138</t>
         </is>
       </c>
-      <c r="G9" s="8" t="inlineStr">
+      <c r="G12" s="8" t="inlineStr">
         <is>
           <t>shahridz@jmg.gov.my</t>
         </is>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="G12" s="7"/>
     </row>
     <row r="13" ht="20" customHeight="1">
       <c r="A13" s="9">
         <v>4</v>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
-          <t>THOMSON ANAK GALIN</t>
+          <t>RAFFY BIN PAUN</t>
         </is>
       </c>
       <c r="C13" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D13" s="9" t="inlineStr">
         <is>
-          <t>C12</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E13" s="9"/>
-      <c r="F13" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F13" s="9"/>
       <c r="G13" s="8" t="inlineStr">
         <is>
-          <t>thomson@jmg.gov.my</t>
+          <t>raffy@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="9">
         <v>5</v>
       </c>
-      <c r="B14" s="8" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="B14" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C14" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D14" s="11" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="8"/>
     </row>
     <row r="15" ht="19" customHeight="1">
       <c r="A15" s="7" t="inlineStr">
         <is>
-          <t>AKTIVITI GEOLOGI KEJURUTERAAN</t>
+          <t>AKTIVITI GEOLOGI ALAM SEKITAR</t>
         </is>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
     </row>
     <row r="16" ht="20" customHeight="1">
       <c r="A16" s="9">
         <v>6</v>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>ISZAYNUDDIN BIN ABD HAMID</t>
+          <t>THOMSON ANAK GALIN</t>
         </is>
       </c>
       <c r="C16" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D16" s="9" t="inlineStr">
         <is>
           <t>C12</t>
         </is>
       </c>
       <c r="E16" s="9"/>
-      <c r="F16" s="9"/>
+      <c r="F16" s="9" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
       <c r="G16" s="8" t="inlineStr">
         <is>
-          <t>iszay@jmg.gov.my</t>
+          <t>thomson@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="17" ht="20" customHeight="1">
       <c r="A17" s="9">
         <v>7</v>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD ZAHIR BIN CHE AMAD</t>
+          <t>ABG ZULKEFFLY BIN ABG AHMAD MASUINE</t>
         </is>
       </c>
       <c r="C17" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D17" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E17" s="9"/>
       <c r="F17" s="9" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>233</t>
         </is>
       </c>
       <c r="G17" s="8" t="inlineStr">
         <is>
-          <t>mzahir@jmg.gov.my</t>
-[...32 lines deleted...]
-      </c>
+          <t>abangzul@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="19" customHeight="1">
+      <c r="A18" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI GEOLOGI KEJURUTERAAN</t>
+        </is>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
     </row>
     <row r="19" ht="20" customHeight="1">
       <c r="A19" s="9">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>NUR FATIN AMIERA BINTI RAZALI</t>
+          <t>ISZAYNUDDIN BIN ABD HAMID</t>
         </is>
       </c>
       <c r="C19" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D19" s="9" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E19" s="9"/>
-      <c r="F19" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F19" s="9"/>
       <c r="G19" s="8" t="inlineStr">
         <is>
-          <t>amiera@jmg.gov.my</t>
+          <t>iszay@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="20" ht="20" customHeight="1">
       <c r="A20" s="9">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>JONATHAN JUDAN ANAK UAW</t>
+          <t>MOHAMAD ZAHIR BIN CHE AMAD</t>
         </is>
       </c>
       <c r="C20" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D20" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="9" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>223</t>
         </is>
       </c>
       <c r="G20" s="8" t="inlineStr">
         <is>
-          <t>jonathan@jmg.gov.my</t>
+          <t>mzahir@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="21" ht="20" customHeight="1">
       <c r="A21" s="9">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>SUKACHA BIN SOERIP</t>
+          <t>MUHAMAD FIRDAUS BIN AMIRRUDIN</t>
         </is>
       </c>
       <c r="C21" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D21" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="9" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>224</t>
         </is>
       </c>
       <c r="G21" s="8" t="inlineStr">
         <is>
-          <t>sukacha@jmg.gov.my</t>
+          <t>firdaus.amir@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="22" ht="20" customHeight="1">
       <c r="A22" s="9">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>MICHEAL LIM</t>
+          <t>NUR FATIN AMIERA BINTI RAZALI</t>
         </is>
       </c>
       <c r="C22" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D22" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="9" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="G22" s="8" t="inlineStr">
         <is>
-          <t>mike_lim@jmg.gov.my</t>
+          <t>amiera@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="23" ht="20" customHeight="1">
       <c r="A23" s="9">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>MUHAMAD ABDILLAH BIN ALI</t>
         </is>
       </c>
       <c r="C23" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUTERA</t>
         </is>
       </c>
       <c r="D23" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="8" t="inlineStr">
         <is>
           <t>abdillah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="24" ht="20" customHeight="1">
       <c r="A24" s="9">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>SYAZARULIZWAN B. BOKERI</t>
+          <t>JONATHAN JUDAN ANAK UAW</t>
         </is>
       </c>
       <c r="C24" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KHIDMAT AM</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D24" s="9" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E24" s="9"/>
       <c r="F24" s="9" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="G24" s="8" t="inlineStr">
         <is>
-          <t>syazarulizwan@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G25" s="7"/>
+          <t>jonathan@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="20" customHeight="1">
+      <c r="A25" s="9">
+        <v>14</v>
+      </c>
+      <c r="B25" s="8" t="inlineStr">
+        <is>
+          <t>MICHEAL LIM</t>
+        </is>
+      </c>
+      <c r="C25" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D25" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E25" s="9"/>
+      <c r="F25" s="9" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="G25" s="8" t="inlineStr">
+        <is>
+          <t>mike_lim@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="26" ht="20" customHeight="1">
       <c r="A26" s="9">
         <v>15</v>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>AZMI BIN ABU BAKAR</t>
+          <t>SYAZARULIZWAN B. BOKERI</t>
         </is>
       </c>
       <c r="C26" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D26" s="9" t="inlineStr">
         <is>
-          <t>C12</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E26" s="9"/>
-      <c r="F26" s="9"/>
+      <c r="F26" s="9" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
       <c r="G26" s="8" t="inlineStr">
         <is>
-          <t>azmi@jmg.gov.my</t>
-[...24 lines deleted...]
-      <c r="G27" s="8"/>
+          <t>syazarulizwan@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="19" customHeight="1">
+      <c r="A27" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI HIDROGEOLOGI</t>
+        </is>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
     </row>
     <row r="28" ht="20" customHeight="1">
       <c r="A28" s="9">
-        <v>17</v>
-[...6 lines deleted...]
-      <c r="C28" s="10" t="inlineStr">
+        <v>16</v>
+      </c>
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>AZMI BIN ABU BAKAR</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D28" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G28" s="8"/>
+      <c r="D28" s="9" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+      <c r="G28" s="8" t="inlineStr">
+        <is>
+          <t>azmi@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="29" ht="20" customHeight="1">
       <c r="A29" s="9">
-        <v>18</v>
-[...6 lines deleted...]
-      <c r="C29" s="8" t="inlineStr">
+        <v>17</v>
+      </c>
+      <c r="B29" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C29" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D29" s="9" t="inlineStr">
+      <c r="D29" s="11" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
-      <c r="E29" s="9"/>
-[...9 lines deleted...]
-      </c>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="8"/>
     </row>
     <row r="30" ht="20" customHeight="1">
       <c r="A30" s="9">
-        <v>19</v>
-[...6 lines deleted...]
-      <c r="C30" s="8" t="inlineStr">
+        <v>18</v>
+      </c>
+      <c r="B30" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C30" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D30" s="9" t="inlineStr">
+      <c r="D30" s="11" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
-      <c r="E30" s="9"/>
-[...9 lines deleted...]
-      </c>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="8"/>
     </row>
     <row r="31" ht="20" customHeight="1">
       <c r="A31" s="9">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
-          <t>HALMI BIN JARAIEE</t>
+          <t>LOKMAN HAKIMI BIN ZAKARIAH</t>
         </is>
       </c>
       <c r="C31" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D31" s="9" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E31" s="9"/>
       <c r="F31" s="9" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>235</t>
         </is>
       </c>
       <c r="G31" s="8" t="inlineStr">
         <is>
-          <t>halmi@jmg.gov.my</t>
+          <t>lokman_hakimi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="32" ht="20" customHeight="1">
       <c r="A32" s="9">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>IZWAN BIN ISMAIL</t>
+          <t>SONIA ANAK SIO</t>
         </is>
       </c>
       <c r="C32" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D32" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="9" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>111</t>
         </is>
       </c>
       <c r="G32" s="8" t="inlineStr">
         <is>
-          <t>izwan@jmg.gov.my</t>
+          <t>sonia@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="33" ht="20" customHeight="1">
       <c r="A33" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
-          <t>WAN RAZALI BIN WAN AKIL</t>
+          <t>HALMI BIN JARAIEE</t>
         </is>
       </c>
       <c r="C33" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D33" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="9" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>230</t>
         </is>
       </c>
       <c r="G33" s="8" t="inlineStr">
         <is>
-          <t>wanraz@jmg.gov.my</t>
+          <t>halmi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="34" ht="20" customHeight="1">
       <c r="A34" s="9">
-        <v>23</v>
-[...6 lines deleted...]
-      <c r="C34" s="10" t="inlineStr">
+        <v>22</v>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>IZWAN BIN ISMAIL</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D34" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G34" s="8"/>
+      <c r="D34" s="9" t="inlineStr">
+        <is>
+          <t>C3</t>
+        </is>
+      </c>
+      <c r="E34" s="9"/>
+      <c r="F34" s="9" t="inlineStr">
+        <is>
+          <t>231</t>
+        </is>
+      </c>
+      <c r="G34" s="8" t="inlineStr">
+        <is>
+          <t>izwan@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="35" ht="20" customHeight="1">
       <c r="A35" s="9">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
-          <t>AZYZY BIN SAPRI</t>
+          <t>WAN RAZALI BIN WAN AKIL</t>
         </is>
       </c>
       <c r="C35" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D35" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E35" s="9"/>
       <c r="F35" s="9" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>242</t>
         </is>
       </c>
       <c r="G35" s="8" t="inlineStr">
         <is>
-          <t>azyzy@jmg.gov.my</t>
+          <t>wanraz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="36" ht="20" customHeight="1">
       <c r="A36" s="9">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C36" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D36" s="11" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="8"/>
     </row>
     <row r="37" ht="20" customHeight="1">
       <c r="A37" s="9">
-        <v>26</v>
-[...6 lines deleted...]
-      <c r="C37" s="10" t="inlineStr">
+        <v>25</v>
+      </c>
+      <c r="B37" s="8" t="inlineStr">
+        <is>
+          <t>AZYZY BIN SAPRI</t>
+        </is>
+      </c>
+      <c r="C37" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D37" s="11" t="inlineStr">
+      <c r="D37" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
-      <c r="E37" s="11"/>
-[...1 lines deleted...]
-      <c r="G37" s="8"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="G37" s="8" t="inlineStr">
+        <is>
+          <t>azyzy@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="38" ht="20" customHeight="1">
       <c r="A38" s="9">
+        <v>26</v>
+      </c>
+      <c r="B38" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C38" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D38" s="11" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="8"/>
+    </row>
+    <row r="39" ht="20" customHeight="1">
+      <c r="A39" s="9">
         <v>27</v>
       </c>
-      <c r="B38" s="8" t="inlineStr">
-[...37 lines deleted...]
-      <c r="G39" s="7"/>
+      <c r="B39" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C39" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D39" s="11" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="8"/>
     </row>
     <row r="40" ht="20" customHeight="1">
       <c r="A40" s="9">
         <v>28</v>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>CLARENCE ANYAU ANAK TIBU</t>
+          <t>ALEXANDER AK. LUWAN</t>
         </is>
       </c>
       <c r="C40" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D40" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E40" s="9"/>
       <c r="F40" s="9" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>222</t>
         </is>
       </c>
       <c r="G40" s="8" t="inlineStr">
         <is>
-          <t>anyau@jmg.gov.my</t>
-[...28 lines deleted...]
-      </c>
+          <t>alexander@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="19" customHeight="1">
+      <c r="A41" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI MINERALOGI &amp; PETROLOGI</t>
+        </is>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
     </row>
     <row r="42" ht="20" customHeight="1">
       <c r="A42" s="9">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>YONG MEE LING</t>
+          <t>CLARENCE ANYAU ANAK TIBU</t>
         </is>
       </c>
       <c r="C42" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D42" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E42" s="9"/>
       <c r="F42" s="9" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>136</t>
         </is>
       </c>
       <c r="G42" s="8" t="inlineStr">
         <is>
-          <t>meeling@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G43" s="7"/>
+          <t>anyau@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="20" customHeight="1">
+      <c r="A43" s="9">
+        <v>30</v>
+      </c>
+      <c r="B43" s="8" t="inlineStr">
+        <is>
+          <t>ARISMAN BIN SERUJI</t>
+        </is>
+      </c>
+      <c r="C43" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D43" s="9" t="inlineStr">
+        <is>
+          <t>C5</t>
+        </is>
+      </c>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="8" t="inlineStr">
+        <is>
+          <t>arisman@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="44" ht="20" customHeight="1">
       <c r="A44" s="9">
         <v>31</v>
       </c>
-      <c r="B44" s="10" t="inlineStr">
-[...47 lines deleted...]
-      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>YONG MEE LING</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D44" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="G44" s="8" t="inlineStr">
+        <is>
+          <t>meeling@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="19" customHeight="1">
+      <c r="A45" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI PEMETAAN GEOLOGI</t>
+        </is>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
     </row>
     <row r="46" ht="20" customHeight="1">
       <c r="A46" s="9">
-        <v>33</v>
-[...6 lines deleted...]
-      <c r="C46" s="8" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="B46" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C46" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D46" s="9" t="inlineStr">
-[...10 lines deleted...]
-      </c>
+      <c r="D46" s="11" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
+      <c r="E46" s="11"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="8"/>
     </row>
     <row r="47" ht="20" customHeight="1">
       <c r="A47" s="9">
-        <v>34</v>
-[...6 lines deleted...]
-      <c r="C47" s="10" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="B47" s="8" t="inlineStr">
+        <is>
+          <t>JULIA ANAK KAYA</t>
+        </is>
+      </c>
+      <c r="C47" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D47" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G47" s="8"/>
+      <c r="D47" s="9" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="G47" s="8" t="inlineStr">
+        <is>
+          <t>julia@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="48" ht="20" customHeight="1">
       <c r="A48" s="9">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>MASING ANAK DRASIP</t>
+          <t>LIM LI CHIEN</t>
         </is>
       </c>
       <c r="C48" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D48" s="9" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C9/C10</t>
         </is>
       </c>
       <c r="E48" s="9"/>
-      <c r="F48" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F48" s="9"/>
       <c r="G48" s="8" t="inlineStr">
         <is>
-          <t>masing@jmg.gov.my</t>
+          <t>cynthia@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="49" ht="20" customHeight="1">
       <c r="A49" s="9">
-        <v>36</v>
-[...26 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B49" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C49" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D49" s="11" t="inlineStr">
+        <is>
+          <t>C9</t>
+        </is>
+      </c>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="8"/>
     </row>
     <row r="50" ht="20" customHeight="1">
       <c r="A50" s="9">
-        <v>37</v>
-[...6 lines deleted...]
-      <c r="C50" s="10" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="B50" s="8" t="inlineStr">
+        <is>
+          <t>MASING ANAK DRASIP</t>
+        </is>
+      </c>
+      <c r="C50" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D50" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G50" s="8"/>
+      <c r="D50" s="9" t="inlineStr">
+        <is>
+          <t>C4</t>
+        </is>
+      </c>
+      <c r="E50" s="9"/>
+      <c r="F50" s="9" t="inlineStr">
+        <is>
+          <t>332</t>
+        </is>
+      </c>
+      <c r="G50" s="8" t="inlineStr">
+        <is>
+          <t>masing@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="51" ht="20" customHeight="1">
       <c r="A51" s="9">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
-          <t>MELVIN ANAK ANTHONY SUMI</t>
+          <t>MENGKAU ANAK NGUMBANG</t>
         </is>
       </c>
       <c r="C51" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D51" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E51" s="9"/>
       <c r="F51" s="9" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>156</t>
         </is>
       </c>
       <c r="G51" s="8" t="inlineStr">
         <is>
-          <t>melvin@jmg.gov.my</t>
+          <t>mengkau@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="52" ht="20" customHeight="1">
       <c r="A52" s="9">
-        <v>39</v>
-[...6 lines deleted...]
-      <c r="C52" s="8" t="inlineStr">
+        <v>38</v>
+      </c>
+      <c r="B52" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C52" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D52" s="9" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="D52" s="11" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="8"/>
     </row>
     <row r="53" ht="20" customHeight="1">
       <c r="A53" s="9">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
-          <t>EDWARD ANAK MUOL</t>
+          <t>MELVIN ANAK ANTHONY SUMI</t>
         </is>
       </c>
       <c r="C53" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D53" s="9" t="inlineStr">
         <is>
-          <t>C13</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E53" s="9"/>
       <c r="F53" s="9" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>300</t>
         </is>
       </c>
       <c r="G53" s="8" t="inlineStr">
         <is>
+          <t>melvin@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="20" customHeight="1">
+      <c r="A54" s="9">
+        <v>40</v>
+      </c>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>FAIZAL THOMAS JOHANES</t>
+        </is>
+      </c>
+      <c r="C54" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D54" s="9" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E54" s="9"/>
+      <c r="F54" s="9" t="inlineStr">
+        <is>
+          <t>156</t>
+        </is>
+      </c>
+      <c r="G54" s="8" t="inlineStr">
+        <is>
+          <t>faizalthomas@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="20" customHeight="1">
+      <c r="A55" s="9">
+        <v>41</v>
+      </c>
+      <c r="B55" s="8" t="inlineStr">
+        <is>
+          <t>EDWARD ANAK MUOL</t>
+        </is>
+      </c>
+      <c r="C55" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D55" s="9" t="inlineStr">
+        <is>
+          <t>C13</t>
+        </is>
+      </c>
+      <c r="E55" s="9"/>
+      <c r="F55" s="9" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="G55" s="8" t="inlineStr">
+        <is>
           <t>edwardm@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="54" ht="19" customHeight="1">
-      <c r="A54" s="7" t="inlineStr">
+    <row r="56" ht="19" customHeight="1">
+      <c r="A56" s="7" t="inlineStr">
         <is>
           <t>UNIT PEMBANGUNAN LOMBONG DAN KUARI</t>
         </is>
       </c>
-      <c r="B54" s="7"/>
-[...7 lines deleted...]
-      <c r="A55" s="7" t="inlineStr">
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+    </row>
+    <row r="57" ht="19" customHeight="1">
+      <c r="A57" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI PENGUATKUASAAN</t>
         </is>
       </c>
-      <c r="B55" s="7"/>
-[...66 lines deleted...]
-      </c>
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
     </row>
     <row r="58" ht="20" customHeight="1">
       <c r="A58" s="9">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>FAIZUL BIN SYAM</t>
+          <t>DR. KHO CHUN MIN</t>
         </is>
       </c>
       <c r="C58" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D58" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E58" s="9"/>
-      <c r="F58" s="9"/>
+      <c r="F58" s="9" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
+      </c>
       <c r="G58" s="8" t="inlineStr">
         <is>
-          <t>faizul@jmg.gov.my</t>
+          <t>chun_min@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="59" ht="20" customHeight="1">
       <c r="A59" s="9">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
-          <t>HASFEE AZLEE BIN HASSAN</t>
+          <t>TARMIDZIE BIN KARIM</t>
         </is>
       </c>
       <c r="C59" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D59" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E59" s="9"/>
       <c r="F59" s="9" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>231</t>
         </is>
       </c>
       <c r="G59" s="8" t="inlineStr">
         <is>
-          <t>hasfee@jmg.gov.my</t>
+          <t>tarmidzie@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="60" ht="20" customHeight="1">
       <c r="A60" s="9">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>SEBLI AHAI</t>
+          <t>FAIZUL BIN SYAM</t>
         </is>
       </c>
       <c r="C60" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D60" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E60" s="9"/>
       <c r="F60" s="9"/>
       <c r="G60" s="8" t="inlineStr">
         <is>
-          <t>sebli@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G61" s="7"/>
+          <t>faizul@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" ht="20" customHeight="1">
+      <c r="A61" s="9">
+        <v>45</v>
+      </c>
+      <c r="B61" s="8" t="inlineStr">
+        <is>
+          <t>HASFEE AZLEE BIN HASSAN</t>
+        </is>
+      </c>
+      <c r="C61" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D61" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E61" s="9"/>
+      <c r="F61" s="9" t="inlineStr">
+        <is>
+          <t>246</t>
+        </is>
+      </c>
+      <c r="G61" s="8" t="inlineStr">
+        <is>
+          <t>hasfee@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="62" ht="20" customHeight="1">
       <c r="A62" s="9">
         <v>46</v>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD IRFAN BIN MOHD AZMI</t>
+          <t>SEBLI AHAI</t>
         </is>
       </c>
       <c r="C62" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D62" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E62" s="9"/>
-      <c r="F62" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F62" s="9"/>
       <c r="G62" s="8" t="inlineStr">
         <is>
-          <t>irfanazmi@jmg.gov.my</t>
-[...32 lines deleted...]
-      </c>
+          <t>sebli@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" ht="19" customHeight="1">
+      <c r="A63" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI PERLESENAN</t>
+        </is>
+      </c>
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
     </row>
     <row r="64" ht="20" customHeight="1">
       <c r="A64" s="9">
-        <v>48</v>
-[...18 lines deleted...]
-      <c r="G64" s="8"/>
+        <v>47</v>
+      </c>
+      <c r="B64" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD IRFAN BIN MOHD AZMI</t>
+        </is>
+      </c>
+      <c r="C64" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D64" s="9" t="inlineStr">
+        <is>
+          <t>C9</t>
+        </is>
+      </c>
+      <c r="E64" s="9"/>
+      <c r="F64" s="9" t="inlineStr">
+        <is>
+          <t>212</t>
+        </is>
+      </c>
+      <c r="G64" s="8" t="inlineStr">
+        <is>
+          <t>irfanazmi@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="65" ht="20" customHeight="1">
       <c r="A65" s="9">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>KHALID BIN KASDI</t>
+          <t>ALLAN CASSIDY ANAK BASIL</t>
         </is>
       </c>
       <c r="C65" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D65" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E65" s="9"/>
       <c r="F65" s="9" t="inlineStr">
         <is>
           <t>246</t>
         </is>
       </c>
       <c r="G65" s="8" t="inlineStr">
         <is>
-          <t>khalid@jmg.gov.my</t>
+          <t>allancassidy@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="66" ht="20" customHeight="1">
       <c r="A66" s="9">
-        <v>50</v>
-[...6 lines deleted...]
-      <c r="C66" s="8" t="inlineStr">
+        <v>49</v>
+      </c>
+      <c r="B66" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C66" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D66" s="9" t="inlineStr">
-[...10 lines deleted...]
-      </c>
+      <c r="D66" s="11" t="inlineStr">
+        <is>
+          <t>C3</t>
+        </is>
+      </c>
+      <c r="E66" s="11"/>
+      <c r="F66" s="11"/>
+      <c r="G66" s="8"/>
     </row>
     <row r="67" ht="20" customHeight="1">
       <c r="A67" s="9">
-        <v>51</v>
-[...18 lines deleted...]
-      <c r="G67" s="8"/>
+        <v>50</v>
+      </c>
+      <c r="B67" s="8" t="inlineStr">
+        <is>
+          <t>KHALID BIN KASDI</t>
+        </is>
+      </c>
+      <c r="C67" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D67" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E67" s="9"/>
+      <c r="F67" s="9" t="inlineStr">
+        <is>
+          <t>246</t>
+        </is>
+      </c>
+      <c r="G67" s="8" t="inlineStr">
+        <is>
+          <t>khalid@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="68" ht="20" customHeight="1">
       <c r="A68" s="9">
+        <v>51</v>
+      </c>
+      <c r="B68" s="8" t="inlineStr">
+        <is>
+          <t>AMIR SYUKRI B. JALALUDIN</t>
+        </is>
+      </c>
+      <c r="C68" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D68" s="9" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E68" s="9"/>
+      <c r="F68" s="9"/>
+      <c r="G68" s="8" t="inlineStr">
+        <is>
+          <t>amir_syukri@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" ht="20" customHeight="1">
+      <c r="A69" s="9">
         <v>52</v>
       </c>
-      <c r="B68" s="10" t="inlineStr">
+      <c r="B69" s="8" t="inlineStr">
+        <is>
+          <t>AWANG MUHAMMAD AIZZAT B. AWANG MOHAMAD SERKAWI</t>
+        </is>
+      </c>
+      <c r="C69" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D69" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E69" s="9"/>
+      <c r="F69" s="9"/>
+      <c r="G69" s="8" t="inlineStr">
+        <is>
+          <t>aizzat@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="20" customHeight="1">
+      <c r="A70" s="9">
+        <v>53</v>
+      </c>
+      <c r="B70" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
-      <c r="C68" s="10" t="inlineStr">
+      <c r="C70" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D68" s="11" t="inlineStr">
+      <c r="D70" s="11" t="inlineStr">
         <is>
           <t>C13</t>
         </is>
       </c>
-      <c r="E68" s="11"/>
-[...4 lines deleted...]
-      <c r="A69" s="7" t="inlineStr">
+      <c r="E70" s="11"/>
+      <c r="F70" s="11"/>
+      <c r="G70" s="8"/>
+    </row>
+    <row r="71" ht="19" customHeight="1">
+      <c r="A71" s="7" t="inlineStr">
         <is>
           <t>UNIT SUMBER MINERAL</t>
         </is>
       </c>
-      <c r="B69" s="7"/>
-[...7 lines deleted...]
-      <c r="A70" s="7" t="inlineStr">
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+    </row>
+    <row r="72" ht="19" customHeight="1">
+      <c r="A72" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI MINERAL BERLOGAM</t>
         </is>
       </c>
-      <c r="B70" s="7"/>
-[...66 lines deleted...]
-      </c>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
     </row>
     <row r="73" ht="20" customHeight="1">
       <c r="A73" s="9">
-        <v>55</v>
-[...6 lines deleted...]
-      <c r="C73" s="10" t="inlineStr">
+        <v>54</v>
+      </c>
+      <c r="B73" s="8" t="inlineStr">
+        <is>
+          <t>JOHN ANAK JOSEPH JINAP</t>
+        </is>
+      </c>
+      <c r="C73" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D73" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G73" s="8"/>
+      <c r="D73" s="9" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
+      <c r="E73" s="9"/>
+      <c r="F73" s="9" t="inlineStr">
+        <is>
+          <t>330</t>
+        </is>
+      </c>
+      <c r="G73" s="8" t="inlineStr">
+        <is>
+          <t>jjjinap@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="74" ht="20" customHeight="1">
       <c r="A74" s="9">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>ZULFIQAR AL QAYYUM BIN AZMI</t>
+          <t>LEDYHERNANDO TANIOU</t>
         </is>
       </c>
       <c r="C74" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D74" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E74" s="9"/>
       <c r="F74" s="9" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>114</t>
         </is>
       </c>
       <c r="G74" s="8" t="inlineStr">
         <is>
-          <t>zulfiqar@jmg.gov.my</t>
+          <t>ledyhernando.t@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="75" ht="20" customHeight="1">
       <c r="A75" s="9">
-        <v>57</v>
-[...26 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="B75" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C75" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D75" s="11" t="inlineStr">
+        <is>
+          <t>C9/C10</t>
+        </is>
+      </c>
+      <c r="E75" s="11"/>
+      <c r="F75" s="11"/>
+      <c r="G75" s="8"/>
     </row>
     <row r="76" ht="20" customHeight="1">
       <c r="A76" s="9">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>PETRUS ANAK BEWEN</t>
+          <t>ZULFIQAR AL QAYYUM BIN AZMI</t>
         </is>
       </c>
       <c r="C76" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D76" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E76" s="9"/>
       <c r="F76" s="9" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>301</t>
         </is>
       </c>
       <c r="G76" s="8" t="inlineStr">
         <is>
-          <t>petrus@jmg.gov.my</t>
+          <t>zulfiqar@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="77" ht="20" customHeight="1">
       <c r="A77" s="9">
-        <v>59</v>
-[...6 lines deleted...]
-      <c r="C77" s="10" t="inlineStr">
+        <v>58</v>
+      </c>
+      <c r="B77" s="8" t="inlineStr">
+        <is>
+          <t>PETER ANAK BUKING</t>
+        </is>
+      </c>
+      <c r="C77" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D77" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G77" s="8"/>
+      <c r="D77" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E77" s="9"/>
+      <c r="F77" s="9" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="G77" s="8" t="inlineStr">
+        <is>
+          <t>peterbuking@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="78" ht="20" customHeight="1">
       <c r="A78" s="9">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD AKMAL BIN ABD RAHMAN</t>
+          <t>PETRUS ANAK BEWEN</t>
         </is>
       </c>
       <c r="C78" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D78" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E78" s="9"/>
       <c r="F78" s="9" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="G78" s="8" t="inlineStr">
         <is>
-          <t>m.akmal@jmg.gov.my</t>
+          <t>petrus@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="79" ht="20" customHeight="1">
       <c r="A79" s="9">
+        <v>60</v>
+      </c>
+      <c r="B79" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C79" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D79" s="11" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E79" s="11"/>
+      <c r="F79" s="11"/>
+      <c r="G79" s="8"/>
+    </row>
+    <row r="80" ht="20" customHeight="1">
+      <c r="A80" s="9">
         <v>61</v>
       </c>
-      <c r="B79" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C79" s="8" t="inlineStr">
+      <c r="B80" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD AKMAL BIN ABD RAHMAN</t>
+        </is>
+      </c>
+      <c r="C80" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D79" s="9" t="inlineStr">
+      <c r="D80" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
-      <c r="E79" s="9"/>
-      <c r="F79" s="9" t="inlineStr">
+      <c r="E80" s="9"/>
+      <c r="F80" s="9" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
-      <c r="G79" s="8" t="inlineStr">
-[...16 lines deleted...]
-      <c r="G80" s="7"/>
+      <c r="G80" s="8" t="inlineStr">
+        <is>
+          <t>m.akmal@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="81" ht="20" customHeight="1">
       <c r="A81" s="9">
         <v>62</v>
       </c>
-      <c r="B81" s="10" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="B81" s="8" t="inlineStr">
+        <is>
+          <t>PAULUS SAING ANAK LASO</t>
+        </is>
+      </c>
+      <c r="C81" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D81" s="9" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E81" s="9"/>
+      <c r="F81" s="9" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="G81" s="8" t="inlineStr">
+        <is>
+          <t>pauluslaso@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="19" customHeight="1">
+      <c r="A82" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI MINERAL PERINDUSTRIAN</t>
+        </is>
+      </c>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="7"/>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
     </row>
     <row r="83" ht="20" customHeight="1">
       <c r="A83" s="9">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
-          <t>AHMAD IZZAT BIN ZOLKEFLI</t>
+          <t>DANA ANAK BADANG</t>
         </is>
       </c>
       <c r="C83" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D83" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E83" s="9"/>
       <c r="F83" s="9"/>
       <c r="G83" s="8" t="inlineStr">
         <is>
-          <t>izzatzol@jmg.gov.my</t>
+          <t>dana@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="84" ht="20" customHeight="1">
       <c r="A84" s="9">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>DANISH HAIQAL BIN MOHD FADZILAN</t>
+          <t>YUSUF BIN IMBUN</t>
         </is>
       </c>
       <c r="C84" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D84" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E84" s="9"/>
       <c r="F84" s="9"/>
       <c r="G84" s="8" t="inlineStr">
         <is>
-          <t>danish@jmg.gov.my</t>
+          <t>yusufimbun@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="85" ht="20" customHeight="1">
       <c r="A85" s="9">
-        <v>66</v>
-[...6 lines deleted...]
-      <c r="C85" s="10" t="inlineStr">
+        <v>65</v>
+      </c>
+      <c r="B85" s="8" t="inlineStr">
+        <is>
+          <t>AHMAD IZZAT BIN ZOLKEFLI</t>
+        </is>
+      </c>
+      <c r="C85" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D85" s="11" t="inlineStr">
+      <c r="D85" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
-      <c r="E85" s="11"/>
-[...1 lines deleted...]
-      <c r="G85" s="8"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="9"/>
+      <c r="G85" s="8" t="inlineStr">
+        <is>
+          <t>izzatzol@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="86" ht="20" customHeight="1">
       <c r="A86" s="9">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD TAQIUDDIN BIN TUMIN</t>
+          <t>DANISH HAIQAL BIN MOHD FADZILAN</t>
         </is>
       </c>
       <c r="C86" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D86" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E86" s="9"/>
       <c r="F86" s="9"/>
       <c r="G86" s="8" t="inlineStr">
         <is>
-          <t>taqiuddintumin@jmg.gov.my</t>
+          <t>danish@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="87" ht="20" customHeight="1">
       <c r="A87" s="9">
-        <v>68</v>
-[...22 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B87" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C87" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D87" s="11" t="inlineStr">
+        <is>
+          <t>C9</t>
+        </is>
+      </c>
+      <c r="E87" s="11"/>
+      <c r="F87" s="11"/>
+      <c r="G87" s="8"/>
     </row>
     <row r="88" ht="20" customHeight="1">
       <c r="A88" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>DINNIS ANAK RINGKAI</t>
+          <t>MOHAMAD TAQIUDDIN BIN TUMIN</t>
         </is>
       </c>
       <c r="C88" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D88" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E88" s="9"/>
       <c r="F88" s="9"/>
       <c r="G88" s="8" t="inlineStr">
         <is>
-          <t>dinnis@jmg.gov.my</t>
+          <t>taqiuddintumin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="89" ht="20" customHeight="1">
       <c r="A89" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
-          <t>STANLEY ANAK SINDOR</t>
+          <t>ALUWI BIN JAMRI</t>
         </is>
       </c>
       <c r="C89" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D89" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E89" s="9"/>
       <c r="F89" s="9"/>
       <c r="G89" s="8" t="inlineStr">
         <is>
-          <t>stanley@jmg.gov.my</t>
+          <t>awie@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="90" ht="20" customHeight="1">
       <c r="A90" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>BRIEN EMANUEL BIN EDWIN RADUAN</t>
+          <t>DINNIS ANAK RINGKAI</t>
         </is>
       </c>
       <c r="C90" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D90" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E90" s="9"/>
       <c r="F90" s="9"/>
       <c r="G90" s="8" t="inlineStr">
         <is>
-          <t>bryien@jmg.gov.my</t>
+          <t>dinnis@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="91" ht="20" customHeight="1">
       <c r="A91" s="9">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
-          <t>GERALD HANG JUAN</t>
+          <t>STANLEY ANAK SINDOR</t>
         </is>
       </c>
       <c r="C91" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D91" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E91" s="9"/>
       <c r="F91" s="9"/>
       <c r="G91" s="8" t="inlineStr">
         <is>
-          <t>gerald@jmg.gov.my</t>
+          <t>stanley@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="92" ht="20" customHeight="1">
       <c r="A92" s="9">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>ZIKRY ADIB MUKHREEZ B. BUJANG</t>
+          <t>BRIEN EMANUEL BIN EDWIN RADUAN</t>
         </is>
       </c>
       <c r="C92" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D92" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E92" s="9"/>
       <c r="F92" s="9"/>
       <c r="G92" s="8" t="inlineStr">
         <is>
-          <t>zikry@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G93" s="7"/>
+          <t>bryien@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" ht="20" customHeight="1">
+      <c r="A93" s="9">
+        <v>73</v>
+      </c>
+      <c r="B93" s="8" t="inlineStr">
+        <is>
+          <t>GERALD HANG JUAN</t>
+        </is>
+      </c>
+      <c r="C93" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D93" s="9" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E93" s="9"/>
+      <c r="F93" s="9"/>
+      <c r="G93" s="8" t="inlineStr">
+        <is>
+          <t>gerald@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="94" ht="20" customHeight="1">
       <c r="A94" s="9">
         <v>74</v>
       </c>
-      <c r="B94" s="10" t="inlineStr">
-[...47 lines deleted...]
-      </c>
+      <c r="B94" s="8" t="inlineStr">
+        <is>
+          <t>ZIKRY ADIB MUKHREEZ B. BUJANG</t>
+        </is>
+      </c>
+      <c r="C94" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D94" s="9" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E94" s="9"/>
+      <c r="F94" s="9"/>
+      <c r="G94" s="8" t="inlineStr">
+        <is>
+          <t>zikry@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="19" customHeight="1">
+      <c r="A95" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI MINERAL TENAGA</t>
+        </is>
+      </c>
+      <c r="B95" s="7"/>
+      <c r="C95" s="7"/>
+      <c r="D95" s="7"/>
+      <c r="E95" s="7"/>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
     </row>
     <row r="96" ht="20" customHeight="1">
       <c r="A96" s="9">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C96" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D96" s="11" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E96" s="11"/>
       <c r="F96" s="11"/>
       <c r="G96" s="8"/>
     </row>
     <row r="97" ht="20" customHeight="1">
       <c r="A97" s="9">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
-          <t>AZIZI BIN MOHAMAD MORTADZA</t>
+          <t>NAZIRRAHMAT BIN SULEIMAN</t>
         </is>
       </c>
       <c r="C97" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D97" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C10</t>
         </is>
       </c>
       <c r="E97" s="9"/>
       <c r="F97" s="9" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>227</t>
         </is>
       </c>
       <c r="G97" s="8" t="inlineStr">
         <is>
-          <t>azizimm@jmg.gov.my</t>
+          <t>nazir@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="98" ht="20" customHeight="1">
       <c r="A98" s="9">
-        <v>78</v>
-[...26 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="B98" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C98" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D98" s="11" t="inlineStr">
+        <is>
+          <t>C9</t>
+        </is>
+      </c>
+      <c r="E98" s="11"/>
+      <c r="F98" s="11"/>
+      <c r="G98" s="8"/>
     </row>
     <row r="99" ht="20" customHeight="1">
       <c r="A99" s="9">
-        <v>79</v>
-[...6 lines deleted...]
-      <c r="C99" s="10" t="inlineStr">
+        <v>78</v>
+      </c>
+      <c r="B99" s="8" t="inlineStr">
+        <is>
+          <t>AZIZI BIN MOHAMAD MORTADZA</t>
+        </is>
+      </c>
+      <c r="C99" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D99" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G99" s="8"/>
+      <c r="D99" s="9" t="inlineStr">
+        <is>
+          <t>C3</t>
+        </is>
+      </c>
+      <c r="E99" s="9"/>
+      <c r="F99" s="9" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="G99" s="8" t="inlineStr">
+        <is>
+          <t>azizimm@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="100" ht="20" customHeight="1">
       <c r="A100" s="9">
-        <v>80</v>
-[...6 lines deleted...]
-      <c r="C100" s="10" t="inlineStr">
+        <v>79</v>
+      </c>
+      <c r="B100" s="8" t="inlineStr">
+        <is>
+          <t>AMBROSE ANAK EDWARD KUT</t>
+        </is>
+      </c>
+      <c r="C100" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D100" s="11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G100" s="8"/>
+      <c r="D100" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E100" s="9"/>
+      <c r="F100" s="9" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="G100" s="8" t="inlineStr">
+        <is>
+          <t>ambrose@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="101" ht="20" customHeight="1">
       <c r="A101" s="9">
+        <v>80</v>
+      </c>
+      <c r="B101" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C101" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D101" s="11" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E101" s="11"/>
+      <c r="F101" s="11"/>
+      <c r="G101" s="8"/>
+    </row>
+    <row r="102" ht="20" customHeight="1">
+      <c r="A102" s="9">
         <v>81</v>
       </c>
-      <c r="B101" s="8" t="inlineStr">
-[...37 lines deleted...]
-      <c r="G102" s="5"/>
+      <c r="B102" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C102" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D102" s="11" t="inlineStr">
+        <is>
+          <t>C1</t>
+        </is>
+      </c>
+      <c r="E102" s="11"/>
+      <c r="F102" s="11"/>
+      <c r="G102" s="8"/>
     </row>
     <row r="103" ht="20" customHeight="1">
       <c r="A103" s="9">
         <v>82</v>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
-          <t>JAITHISH JOHN</t>
+          <t>JAPRI BIN BUJANG</t>
         </is>
       </c>
       <c r="C103" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D103" s="9" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>C13</t>
         </is>
       </c>
       <c r="E103" s="9"/>
       <c r="F103" s="9" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>103</t>
         </is>
       </c>
       <c r="G103" s="8" t="inlineStr">
         <is>
-          <t>jaithish@jmg.gov.my</t>
-[...32 lines deleted...]
-      </c>
+          <t>japri@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" ht="19" customHeight="1">
+      <c r="A104" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PERKHIDMATAN MAKMAL</t>
+        </is>
+      </c>
+      <c r="B104" s="7"/>
+      <c r="C104" s="7"/>
+      <c r="D104" s="7"/>
+      <c r="E104" s="7"/>
+      <c r="F104" s="7"/>
+      <c r="G104" s="7"/>
     </row>
     <row r="105" ht="19" customHeight="1">
       <c r="A105" s="7" t="inlineStr">
         <is>
-          <t>UNIT PERKHIDMATAN MAKMAL</t>
+          <t>MAKMAL BATU ARANG</t>
         </is>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="7"/>
       <c r="D105" s="7"/>
       <c r="E105" s="7"/>
       <c r="F105" s="7"/>
       <c r="G105" s="7"/>
     </row>
-    <row r="106" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G106" s="7"/>
+    <row r="106" ht="20" customHeight="1">
+      <c r="A106" s="9">
+        <v>83</v>
+      </c>
+      <c r="B106" s="8" t="inlineStr">
+        <is>
+          <t>CHM. HERMAWATI BINTI TAMBENG</t>
+        </is>
+      </c>
+      <c r="C106" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D106" s="9" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
+      <c r="E106" s="9"/>
+      <c r="F106" s="9" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="G106" s="8" t="inlineStr">
+        <is>
+          <t>hermawati@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="107" ht="20" customHeight="1">
       <c r="A107" s="9">
         <v>84</v>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
-          <t>CHM. HERMAWATI BINTI TAMBENG</t>
+          <t>ABG NORZANDARIA BIN ABG DRAHMAN</t>
         </is>
       </c>
       <c r="C107" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D107" s="9" t="inlineStr">
         <is>
-          <t>C12</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E107" s="9"/>
       <c r="F107" s="9" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>248</t>
         </is>
       </c>
       <c r="G107" s="8" t="inlineStr">
         <is>
-          <t>hermawati@jmg.gov.my</t>
+          <t>zan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="108" ht="20" customHeight="1">
       <c r="A108" s="9">
         <v>85</v>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>ABG NORZANDARIA BIN ABG DRAHMAN</t>
+          <t>ARMAN BIN ABDULLAH</t>
         </is>
       </c>
       <c r="C108" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D108" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E108" s="9"/>
-      <c r="F108" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F108" s="9"/>
       <c r="G108" s="8" t="inlineStr">
         <is>
-          <t>zan@jmg.gov.my</t>
-[...4 lines deleted...]
-      <c r="A109" s="9">
+          <t>arman.abdullah@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" ht="19" customHeight="1">
+      <c r="A109" s="7" t="inlineStr">
+        <is>
+          <t>MAKMAL BATUAN DAN AIR</t>
+        </is>
+      </c>
+      <c r="B109" s="7"/>
+      <c r="C109" s="7"/>
+      <c r="D109" s="7"/>
+      <c r="E109" s="7"/>
+      <c r="F109" s="7"/>
+      <c r="G109" s="7"/>
+    </row>
+    <row r="110" ht="20" customHeight="1">
+      <c r="A110" s="9">
         <v>86</v>
       </c>
-      <c r="B109" s="8" t="inlineStr">
-[...33 lines deleted...]
-      <c r="G110" s="7"/>
+      <c r="B110" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C110" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D110" s="11" t="inlineStr">
+        <is>
+          <t>C13</t>
+        </is>
+      </c>
+      <c r="E110" s="11"/>
+      <c r="F110" s="11"/>
+      <c r="G110" s="8"/>
     </row>
     <row r="111" ht="20" customHeight="1">
       <c r="A111" s="9">
         <v>87</v>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
           <t>BALKIS HANANI BINTI ABDULL MANAF</t>
         </is>
       </c>
       <c r="C111" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D111" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E111" s="9"/>
       <c r="F111" s="9" t="inlineStr">
         <is>
           <t>210</t>
         </is>
@@ -33419,1307 +34987,1270 @@
       <c r="C124" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D124" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E124" s="9"/>
       <c r="F124" s="9" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="G124" s="8" t="inlineStr">
         <is>
           <t>braddley@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="125" ht="19" customHeight="1">
       <c r="A125" s="7" t="inlineStr">
         <is>
-          <t>UNIT MAKMAL BATUAN DAN AIR</t>
+          <t>UNIT PENGURUSAN MAKLUMAT</t>
         </is>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="7"/>
       <c r="D125" s="7"/>
       <c r="E125" s="7"/>
       <c r="F125" s="7"/>
       <c r="G125" s="7"/>
     </row>
-    <row r="126" ht="20" customHeight="1">
-      <c r="A126" s="9">
+    <row r="126" ht="19" customHeight="1">
+      <c r="A126" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI GIS DAN KARTOGRAFI</t>
+        </is>
+      </c>
+      <c r="B126" s="7"/>
+      <c r="C126" s="7"/>
+      <c r="D126" s="7"/>
+      <c r="E126" s="7"/>
+      <c r="F126" s="7"/>
+      <c r="G126" s="7"/>
+    </row>
+    <row r="127" ht="20" customHeight="1">
+      <c r="A127" s="9">
         <v>98</v>
       </c>
-      <c r="B126" s="10" t="inlineStr">
-[...42 lines deleted...]
-      <c r="G128" s="7"/>
+      <c r="B127" s="8" t="inlineStr">
+        <is>
+          <t>RAZALI BIN YACCUP</t>
+        </is>
+      </c>
+      <c r="C127" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG JURUUKUR</t>
+        </is>
+      </c>
+      <c r="D127" s="9" t="inlineStr">
+        <is>
+          <t>JA5</t>
+        </is>
+      </c>
+      <c r="E127" s="9"/>
+      <c r="F127" s="9" t="inlineStr">
+        <is>
+          <t>157</t>
+        </is>
+      </c>
+      <c r="G127" s="8" t="inlineStr">
+        <is>
+          <t>razali@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" ht="20" customHeight="1">
+      <c r="A128" s="9">
+        <v>99</v>
+      </c>
+      <c r="B128" s="8" t="inlineStr">
+        <is>
+          <t>RASSENDYLL LINCOLN SIBAT ANAK NYEWAK</t>
+        </is>
+      </c>
+      <c r="C128" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG JURUUKUR</t>
+        </is>
+      </c>
+      <c r="D128" s="9" t="inlineStr">
+        <is>
+          <t>JA5</t>
+        </is>
+      </c>
+      <c r="E128" s="9"/>
+      <c r="F128" s="9" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="G128" s="8" t="inlineStr">
+        <is>
+          <t>rassendyll@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="129" ht="20" customHeight="1">
       <c r="A129" s="9">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>HAIRRY FREDY JOHN WEEN</t>
+          <t>AZLINA BINTI MADIHI</t>
         </is>
       </c>
       <c r="C129" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUTERA</t>
+          <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D129" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E129" s="9"/>
       <c r="F129" s="9" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>152</t>
         </is>
       </c>
       <c r="G129" s="8" t="inlineStr">
         <is>
-          <t>fredyfed@jmg.gov.my</t>
+          <t>azlina_madihi@gov.my</t>
         </is>
       </c>
     </row>
     <row r="130" ht="20" customHeight="1">
       <c r="A130" s="9">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>AZLINA BINTI MADIHI</t>
+          <t>ROSMAH BINTI USUP</t>
         </is>
       </c>
       <c r="C130" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D130" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E130" s="9"/>
       <c r="F130" s="9" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>140</t>
         </is>
       </c>
       <c r="G130" s="8" t="inlineStr">
         <is>
-          <t>azlina_madihi@gov.my</t>
+          <t>rosmah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="131" ht="20" customHeight="1">
       <c r="A131" s="9">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B131" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C131" s="10" t="inlineStr">
         <is>
           <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D131" s="11" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E131" s="11"/>
       <c r="F131" s="11"/>
       <c r="G131" s="8"/>
     </row>
     <row r="132" ht="20" customHeight="1">
       <c r="A132" s="9">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>RASSENDYLL LINCOLN SIBAT ANAK NYEWAK</t>
+          <t>HAIRRY FREDY JOHN WEEN</t>
         </is>
       </c>
       <c r="C132" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUUKUR</t>
+          <t>PENOLONG JURUTERA</t>
         </is>
       </c>
       <c r="D132" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E132" s="9"/>
       <c r="F132" s="9" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>140</t>
         </is>
       </c>
       <c r="G132" s="8" t="inlineStr">
         <is>
-          <t>rassendyll@jmg.gov.my</t>
+          <t>fredyfed@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="133" ht="20" customHeight="1">
       <c r="A133" s="9">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
-          <t>RAZALI BIN YACCUP</t>
+          <t>LACONI ANAK MELEN</t>
         </is>
       </c>
       <c r="C133" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUUKUR</t>
+          <t>PELUKIS PELAN</t>
         </is>
       </c>
       <c r="D133" s="9" t="inlineStr">
         <is>
-          <t>JA5</t>
+          <t>JA1</t>
         </is>
       </c>
       <c r="E133" s="9"/>
       <c r="F133" s="9" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>140</t>
         </is>
       </c>
       <c r="G133" s="8" t="inlineStr">
         <is>
-          <t>razali@jmg.gov.my</t>
+          <t>laconi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="134" ht="20" customHeight="1">
       <c r="A134" s="9">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>ROSMAH BINTI USUP</t>
+          <t>MOCKSEST AVAT</t>
         </is>
       </c>
       <c r="C134" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUUKUR</t>
+          <t>PELUKIS PELAN</t>
         </is>
       </c>
       <c r="D134" s="9" t="inlineStr">
         <is>
-          <t>JA5</t>
+          <t>JA1</t>
         </is>
       </c>
       <c r="E134" s="9"/>
       <c r="F134" s="9" t="inlineStr">
         <is>
           <t>140</t>
         </is>
       </c>
       <c r="G134" s="8" t="inlineStr">
         <is>
-          <t>rosmah@jmg.gov.my</t>
-[...32 lines deleted...]
-      </c>
+          <t>mocksest@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" ht="19" customHeight="1">
+      <c r="A135" s="7" t="inlineStr">
+        <is>
+          <t>PENGURUSAN DATA/RANGKAIAN</t>
+        </is>
+      </c>
+      <c r="B135" s="7"/>
+      <c r="C135" s="7"/>
+      <c r="D135" s="7"/>
+      <c r="E135" s="7"/>
+      <c r="F135" s="7"/>
+      <c r="G135" s="7"/>
     </row>
     <row r="136" ht="20" customHeight="1">
       <c r="A136" s="9">
         <v>106</v>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>MOCKSEST AVAT</t>
+          <t>LAYAM ANAK ENGKASAN</t>
         </is>
       </c>
       <c r="C136" s="8" t="inlineStr">
         <is>
-          <t>PELUKIS PELAN</t>
+          <t>PEGAWAI TEKNOLOGI MAKLUMAT KANAN</t>
         </is>
       </c>
       <c r="D136" s="9" t="inlineStr">
         <is>
-          <t>JA1</t>
+          <t>F12</t>
         </is>
       </c>
       <c r="E136" s="9"/>
       <c r="F136" s="9" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>155</t>
         </is>
       </c>
       <c r="G136" s="8" t="inlineStr">
         <is>
-          <t>mocksest@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G137" s="7"/>
+          <t>layam@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" ht="20" customHeight="1">
+      <c r="A137" s="9">
+        <v>107</v>
+      </c>
+      <c r="B137" s="8" t="inlineStr">
+        <is>
+          <t>MIZA BINTI HUD</t>
+        </is>
+      </c>
+      <c r="C137" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG PEGAWAI TEKNOLOGI MAKLUMAT</t>
+        </is>
+      </c>
+      <c r="D137" s="9" t="inlineStr">
+        <is>
+          <t>FA6</t>
+        </is>
+      </c>
+      <c r="E137" s="9"/>
+      <c r="F137" s="9" t="inlineStr">
+        <is>
+          <t>152</t>
+        </is>
+      </c>
+      <c r="G137" s="8" t="inlineStr">
+        <is>
+          <t>miza@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="138" ht="20" customHeight="1">
       <c r="A138" s="9">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>LAYAM ANAK ENGKASAN</t>
+          <t>ABDUL JUWANI B. AHMAD</t>
         </is>
       </c>
       <c r="C138" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI TEKNOLOGI MAKLUMAT KANAN</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D138" s="9" t="inlineStr">
         <is>
-          <t>F10</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E138" s="9"/>
       <c r="F138" s="9" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>152</t>
         </is>
       </c>
       <c r="G138" s="8" t="inlineStr">
         <is>
-          <t>layam@jmg.gov.my</t>
-[...32 lines deleted...]
-      </c>
+          <t>abduljuwani@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" ht="19" customHeight="1">
+      <c r="A139" s="7" t="inlineStr">
+        <is>
+          <t>PERPUSTAKAAN</t>
+        </is>
+      </c>
+      <c r="B139" s="7"/>
+      <c r="C139" s="7"/>
+      <c r="D139" s="7"/>
+      <c r="E139" s="7"/>
+      <c r="F139" s="7"/>
+      <c r="G139" s="7"/>
     </row>
     <row r="140" ht="20" customHeight="1">
       <c r="A140" s="9">
         <v>109</v>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>ABDUL JUWANI B. AHMAD</t>
+          <t>DAYANG MASLINIE BINTI AWANG PUTIT</t>
         </is>
       </c>
       <c r="C140" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KHIDMAT AM</t>
+          <t>PEMBANTU PUSTAKAWAN</t>
         </is>
       </c>
       <c r="D140" s="9" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>S2</t>
         </is>
       </c>
       <c r="E140" s="9"/>
       <c r="F140" s="9" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>150</t>
         </is>
       </c>
       <c r="G140" s="8" t="inlineStr">
         <is>
-          <t>abduljuwani@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G141" s="7"/>
+          <t>dayang@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" ht="20" customHeight="1">
+      <c r="A141" s="9">
+        <v>110</v>
+      </c>
+      <c r="B141" s="8" t="inlineStr">
+        <is>
+          <t>MOHD IZZATUR RAHIM B. TAJUDIN</t>
+        </is>
+      </c>
+      <c r="C141" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D141" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E141" s="9"/>
+      <c r="F141" s="9"/>
+      <c r="G141" s="8" t="inlineStr">
+        <is>
+          <t>izzat94@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="142" ht="20" customHeight="1">
       <c r="A142" s="9">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>DAYANG MASLINIE BINTI AWANG PUTIT</t>
+          <t>MOHD IRWAN BIN ARIFF</t>
         </is>
       </c>
       <c r="C142" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU PUSTAKAWAN</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D142" s="9" t="inlineStr">
         <is>
-          <t>S2</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E142" s="9"/>
       <c r="F142" s="9" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>134</t>
         </is>
       </c>
       <c r="G142" s="8" t="inlineStr">
         <is>
-          <t>dayang@jmg.gov.my</t>
-[...31 lines deleted...]
-      <c r="A144" s="9">
+          <t>irwan@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" ht="19" customHeight="1">
+      <c r="A143" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENTADBIRAN DAN KEWANGAN</t>
+        </is>
+      </c>
+      <c r="B143" s="7"/>
+      <c r="C143" s="7"/>
+      <c r="D143" s="7"/>
+      <c r="E143" s="7"/>
+      <c r="F143" s="7"/>
+      <c r="G143" s="7"/>
+    </row>
+    <row r="144" ht="19" customHeight="1">
+      <c r="A144" s="7" t="inlineStr">
+        <is>
+          <t>KEWANGAN</t>
+        </is>
+      </c>
+      <c r="B144" s="7"/>
+      <c r="C144" s="7"/>
+      <c r="D144" s="7"/>
+      <c r="E144" s="7"/>
+      <c r="F144" s="7"/>
+      <c r="G144" s="7"/>
+    </row>
+    <row r="145" ht="20" customHeight="1">
+      <c r="A145" s="9">
         <v>112</v>
       </c>
-      <c r="B144" s="8" t="inlineStr">
-[...50 lines deleted...]
-      <c r="G146" s="7"/>
+      <c r="B145" s="8" t="inlineStr">
+        <is>
+          <t>IHSAN B. HASHIM</t>
+        </is>
+      </c>
+      <c r="C145" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (KEW)</t>
+        </is>
+      </c>
+      <c r="D145" s="9" t="inlineStr">
+        <is>
+          <t>W3</t>
+        </is>
+      </c>
+      <c r="E145" s="9"/>
+      <c r="F145" s="9" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="G145" s="8" t="inlineStr">
+        <is>
+          <t>ihsan@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" ht="20" customHeight="1">
+      <c r="A146" s="9">
+        <v>113</v>
+      </c>
+      <c r="B146" s="8" t="inlineStr">
+        <is>
+          <t>SUZANNA BINTI TAHIR</t>
+        </is>
+      </c>
+      <c r="C146" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D146" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E146" s="9"/>
+      <c r="F146" s="9" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="G146" s="8" t="inlineStr">
+        <is>
+          <t>suzanna_tahir@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="147" ht="20" customHeight="1">
       <c r="A147" s="9">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
-          <t>IHSAN B. HASHIM</t>
+          <t>ZULKARNIAN BIN TAMBI</t>
         </is>
       </c>
       <c r="C147" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D147" s="9" t="inlineStr">
         <is>
-          <t>W3</t>
+          <t>W2</t>
         </is>
       </c>
       <c r="E147" s="9"/>
       <c r="F147" s="9" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="G147" s="8" t="inlineStr">
         <is>
-          <t>ihsan@jmg.gov.my</t>
+          <t>zulkarnaintambi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="148" ht="20" customHeight="1">
       <c r="A148" s="9">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>SUZANNA BINTI TAHIR</t>
+          <t>AWANG HANAFI BIN AWANG DAHLAN</t>
         </is>
       </c>
       <c r="C148" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D148" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>W2</t>
         </is>
       </c>
       <c r="E148" s="9"/>
       <c r="F148" s="9" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="G148" s="8" t="inlineStr">
         <is>
-          <t>suzanna_tahir@jmg.gov.my</t>
+          <t>awanghanafie@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="149" ht="20" customHeight="1">
       <c r="A149" s="9">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B149" s="8" t="inlineStr">
         <is>
-          <t>AWANG HANAFI BIN AWANG DAHLAN</t>
+          <t>ELVENNA BAJIK ANAK TONY</t>
         </is>
       </c>
       <c r="C149" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D149" s="9" t="inlineStr">
         <is>
-          <t>W2</t>
+          <t>W1</t>
         </is>
       </c>
       <c r="E149" s="9"/>
       <c r="F149" s="9" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="G149" s="8" t="inlineStr">
         <is>
-          <t>awanghanafie@jmg.gov.my</t>
-[...32 lines deleted...]
-      </c>
+          <t>elvenna@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" ht="19" customHeight="1">
+      <c r="A150" s="7" t="inlineStr">
+        <is>
+          <t>PENTADBIRAN</t>
+        </is>
+      </c>
+      <c r="B150" s="7"/>
+      <c r="C150" s="7"/>
+      <c r="D150" s="7"/>
+      <c r="E150" s="7"/>
+      <c r="F150" s="7"/>
+      <c r="G150" s="7"/>
     </row>
     <row r="151" ht="20" customHeight="1">
       <c r="A151" s="9">
         <v>117</v>
       </c>
       <c r="B151" s="8" t="inlineStr">
         <is>
-          <t>ELVENNA BAJIK ANAK TONY</t>
+          <t>AFFENDI BIN SALLEH</t>
         </is>
       </c>
       <c r="C151" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (KEW)</t>
+          <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D151" s="9" t="inlineStr">
         <is>
-          <t>W1</t>
+          <t>N3</t>
         </is>
       </c>
       <c r="E151" s="9"/>
       <c r="F151" s="9" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>115</t>
         </is>
       </c>
       <c r="G151" s="8" t="inlineStr">
         <is>
-          <t>elvenna@jmg.gov.my</t>
-[...14 lines deleted...]
-      <c r="G152" s="7"/>
+          <t>affendi.salleh@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" ht="20" customHeight="1">
+      <c r="A152" s="9">
+        <v>118</v>
+      </c>
+      <c r="B152" s="8" t="inlineStr">
+        <is>
+          <t>MOHAMMAD REDZUAN BIN MAT</t>
+        </is>
+      </c>
+      <c r="C152" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (P/O)</t>
+        </is>
+      </c>
+      <c r="D152" s="9" t="inlineStr">
+        <is>
+          <t>N3</t>
+        </is>
+      </c>
+      <c r="E152" s="9"/>
+      <c r="F152" s="9" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="G152" s="8" t="inlineStr">
+        <is>
+          <t>redzuan@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="153" ht="20" customHeight="1">
       <c r="A153" s="9">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B153" s="8" t="inlineStr">
         <is>
-          <t>RAZUAN BIN BRAHIM</t>
+          <t>YANTO BIN RAMLI</t>
         </is>
       </c>
       <c r="C153" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KHIDMAT AM</t>
+          <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D153" s="9" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>N2</t>
         </is>
       </c>
       <c r="E153" s="9"/>
-      <c r="F153" s="9"/>
+      <c r="F153" s="9" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
       <c r="G153" s="8" t="inlineStr">
         <is>
-          <t>razuan@jmg.gov.my</t>
+          <t>yanto@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="154" ht="20" customHeight="1">
       <c r="A154" s="9">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>AFFENDI BIN SALLEH</t>
+          <t>MARTHA ANAK SAWUN</t>
         </is>
       </c>
       <c r="C154" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D154" s="9" t="inlineStr">
         <is>
-          <t>N3</t>
+          <t>N2</t>
         </is>
       </c>
       <c r="E154" s="9"/>
       <c r="F154" s="9" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>109</t>
         </is>
       </c>
       <c r="G154" s="8" t="inlineStr">
         <is>
-          <t>affendi.salleh@jmg.gov.my</t>
+          <t>martha@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="155" ht="20" customHeight="1">
       <c r="A155" s="9">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B155" s="8" t="inlineStr">
         <is>
-          <t>MOHAMMAD REDZUAN BIN MAT</t>
+          <t>ERICK DRENNER DANGAN</t>
         </is>
       </c>
       <c r="C155" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D155" s="9" t="inlineStr">
         <is>
-          <t>N3</t>
+          <t>N2</t>
         </is>
       </c>
       <c r="E155" s="9"/>
       <c r="F155" s="9" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="G155" s="8" t="inlineStr">
         <is>
-          <t>redzuan@jmg.gov.my</t>
+          <t>erick@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="156" ht="20" customHeight="1">
       <c r="A156" s="9">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>ERICK DRENNER DANGAN</t>
+          <t>NUR KHALIFAH BINTI KHALID</t>
         </is>
       </c>
       <c r="C156" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D156" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E156" s="9"/>
       <c r="F156" s="9" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>0</t>
         </is>
       </c>
       <c r="G156" s="8" t="inlineStr">
         <is>
-          <t>erick@jmg.gov.my</t>
+          <t>nur_khalifah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="157" ht="20" customHeight="1">
       <c r="A157" s="9">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B157" s="8" t="inlineStr">
         <is>
-          <t>MARTHA ANAK SAWUN</t>
+          <t>NOR SHAHIDATUL AQMA BT. SUUT</t>
         </is>
       </c>
       <c r="C157" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D157" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>N1</t>
         </is>
       </c>
       <c r="E157" s="9"/>
       <c r="F157" s="9" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="G157" s="8" t="inlineStr">
         <is>
-          <t>martha@jmg.gov.my</t>
+          <t>shahidatul@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="158" ht="20" customHeight="1">
       <c r="A158" s="9">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>NUR KHALIFAH BINTI KHALID</t>
+          <t>AKBAR BIN PUTIT</t>
         </is>
       </c>
       <c r="C158" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU KESELAMATAN</t>
         </is>
       </c>
       <c r="D158" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>KP1</t>
         </is>
       </c>
       <c r="E158" s="9"/>
       <c r="F158" s="9" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>170</t>
         </is>
       </c>
       <c r="G158" s="8" t="inlineStr">
         <is>
-          <t>nur_khalifah@jmg.gov.my</t>
+          <t>akbar@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="159" ht="20" customHeight="1">
       <c r="A159" s="9">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B159" s="8" t="inlineStr">
         <is>
-          <t>YANTO BIN RAMLI</t>
+          <t>AHMAD MALANA BIN ABDULLAH</t>
         </is>
       </c>
       <c r="C159" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D159" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E159" s="9"/>
-      <c r="F159" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F159" s="9"/>
       <c r="G159" s="8" t="inlineStr">
         <is>
-          <t>yanto@jmg.gov.my</t>
+          <t>a.malana@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="160" ht="20" customHeight="1">
       <c r="A160" s="9">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>NOR SHAHIDATUL AQMA BT. SUUT</t>
+          <t>ANDERSON RONNIE AK ANTHONY</t>
         </is>
       </c>
       <c r="C160" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D160" s="9" t="inlineStr">
         <is>
-          <t>N1</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E160" s="9"/>
       <c r="F160" s="9" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>331</t>
         </is>
       </c>
       <c r="G160" s="8" t="inlineStr">
         <is>
-          <t>shahidatul@jmg.gov.my</t>
+          <t>anderson@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="161" ht="20" customHeight="1">
       <c r="A161" s="9">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B161" s="8" t="inlineStr">
         <is>
-          <t>AHMAD MALANA BIN ABDULLAH</t>
+          <t>THOMAS BECKIT AK AMIS</t>
         </is>
       </c>
       <c r="C161" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D161" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E161" s="9"/>
       <c r="F161" s="9"/>
       <c r="G161" s="8" t="inlineStr">
         <is>
-          <t>a.malana@jmg.gov.my</t>
+          <t>thomas_beckit@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="162" ht="20" customHeight="1">
       <c r="A162" s="9">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>ANDERSON RONNIE AK ANTHONY</t>
+          <t>MOHD ARFERRY BIN MOHAMAD HOSAINY</t>
         </is>
       </c>
       <c r="C162" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D162" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E162" s="9"/>
-      <c r="F162" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F162" s="9"/>
       <c r="G162" s="8" t="inlineStr">
         <is>
-          <t>anderson@jmg.gov.my</t>
+          <t>arferry@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="163" ht="20" customHeight="1">
       <c r="A163" s="9">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B163" s="8" t="inlineStr">
         <is>
           <t>DAUD FATANI BIN MOHAMMAD MORSHIDI</t>
         </is>
       </c>
       <c r="C163" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D163" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E163" s="9"/>
       <c r="F163" s="9"/>
       <c r="G163" s="8" t="inlineStr">
         <is>
           <t>daud.fatani@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="164" ht="20" customHeight="1">
       <c r="A164" s="9">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
           <t>GILL DESMOND ANAK DAVID</t>
         </is>
       </c>
       <c r="C164" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D164" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E164" s="9"/>
       <c r="F164" s="9"/>
       <c r="G164" s="8" t="inlineStr">
         <is>
           <t>desmond@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="165" ht="20" customHeight="1">
       <c r="A165" s="9">
-        <v>130</v>
-[...6 lines deleted...]
-      <c r="C165" s="10" t="inlineStr">
+        <v>131</v>
+      </c>
+      <c r="B165" s="8" t="inlineStr">
+        <is>
+          <t>RAZUAN BIN BRAHIM</t>
+        </is>
+      </c>
+      <c r="C165" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
-      <c r="D165" s="11" t="inlineStr">
+      <c r="D165" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E165" s="11"/>
-[...1 lines deleted...]
-      <c r="G165" s="8"/>
+      <c r="E165" s="9"/>
+      <c r="F165" s="9"/>
+      <c r="G165" s="8" t="inlineStr">
+        <is>
+          <t>razuan@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="166" ht="20" customHeight="1">
       <c r="A166" s="9">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B166" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C166" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D166" s="11" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E166" s="11"/>
       <c r="F166" s="11"/>
       <c r="G166" s="8"/>
     </row>
     <row r="167" ht="20" customHeight="1">
       <c r="A167" s="9">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B167" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C167" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D167" s="11" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E167" s="11"/>
       <c r="F167" s="11"/>
       <c r="G167" s="8"/>
     </row>
     <row r="168" ht="20" customHeight="1">
       <c r="A168" s="9">
-        <v>133</v>
-[...6 lines deleted...]
-      <c r="C168" s="8" t="inlineStr">
+        <v>134</v>
+      </c>
+      <c r="B168" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C168" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
-      <c r="D168" s="9" t="inlineStr">
+      <c r="D168" s="11" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E168" s="9"/>
-[...5 lines deleted...]
-      </c>
+      <c r="E168" s="11"/>
+      <c r="F168" s="11"/>
+      <c r="G168" s="8"/>
     </row>
     <row r="169" ht="20" customHeight="1">
       <c r="A169" s="9">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B169" s="8" t="inlineStr">
         <is>
-          <t>THOMAS BECKIT AK AMIS</t>
+          <t>AHMAD FIKRI NASUHA BIN MASSUMI</t>
         </is>
       </c>
       <c r="C169" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KHIDMAT AM</t>
+          <t>PENOLONG PEGAWAI TADBIR</t>
         </is>
       </c>
       <c r="D169" s="9" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>N5</t>
         </is>
       </c>
       <c r="E169" s="9"/>
-      <c r="F169" s="9"/>
+      <c r="F169" s="9" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
+      </c>
       <c r="G169" s="8" t="inlineStr">
         <is>
-          <t>thomas_beckit@jmg.gov.my</t>
-[...60 lines deleted...]
-        <is>
           <t>fikrinasuha@jmg.gov.my</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="33">
+  <mergeCells count="32">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
-    <mergeCell ref="A8:G8"/>
-    <mergeCell ref="A12:G12"/>
+    <mergeCell ref="A10:G10"/>
+    <mergeCell ref="A11:G11"/>
     <mergeCell ref="A15:G15"/>
-    <mergeCell ref="A25:G25"/>
-[...9 lines deleted...]
-    <mergeCell ref="A102:G102"/>
+    <mergeCell ref="A18:G18"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A41:G41"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="A56:G56"/>
+    <mergeCell ref="A57:G57"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="A71:G71"/>
+    <mergeCell ref="A72:G72"/>
+    <mergeCell ref="A82:G82"/>
+    <mergeCell ref="A95:G95"/>
+    <mergeCell ref="A104:G104"/>
     <mergeCell ref="A105:G105"/>
-    <mergeCell ref="A106:G106"/>
-    <mergeCell ref="A110:G110"/>
+    <mergeCell ref="A109:G109"/>
     <mergeCell ref="A113:G113"/>
     <mergeCell ref="A118:G118"/>
     <mergeCell ref="A121:G121"/>
     <mergeCell ref="A125:G125"/>
-    <mergeCell ref="A127:G127"/>
-[...5 lines deleted...]
-    <mergeCell ref="A152:G152"/>
+    <mergeCell ref="A126:G126"/>
+    <mergeCell ref="A135:G135"/>
+    <mergeCell ref="A139:G139"/>
+    <mergeCell ref="A143:G143"/>
+    <mergeCell ref="A144:G144"/>
+    <mergeCell ref="A150:G150"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>