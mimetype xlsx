--- v0 (2026-07-24)
+++ v1 (2026-09-12)
@@ -1578,308 +1578,308 @@
         </is>
       </c>
       <c r="D59" s="9" t="inlineStr">
         <is>
           <t>N1</t>
         </is>
       </c>
       <c r="E59" s="9"/>
       <c r="F59" s="9" t="inlineStr">
         <is>
           <t>1010</t>
         </is>
       </c>
       <c r="G59" s="8" t="inlineStr">
         <is>
           <t>hafiz.isa@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="60" ht="20" customHeight="1">
       <c r="A60" s="9">
         <v>37</v>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>ARIF BIN MINANG</t>
+          <t>JEFRI BIN MOHAMAD</t>
         </is>
       </c>
       <c r="C60" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KHIDMAT AM</t>
+          <t>PEMBANTU KESELAMATAN</t>
         </is>
       </c>
       <c r="D60" s="9" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>KP1</t>
         </is>
       </c>
       <c r="E60" s="9"/>
       <c r="F60" s="9" t="inlineStr">
         <is>
-          <t>1012</t>
+          <t>1007</t>
         </is>
       </c>
       <c r="G60" s="8" t="inlineStr">
         <is>
-          <t>arifminang@jmg.gov.my</t>
+          <t>jefri.mohamad@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="61" ht="20" customHeight="1">
       <c r="A61" s="9">
         <v>38</v>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
-          <t>AZREE BIN ABU BAKAR</t>
+          <t>ARIF BIN MINANG</t>
         </is>
       </c>
       <c r="C61" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D61" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E61" s="9"/>
       <c r="F61" s="9" t="inlineStr">
         <is>
-          <t>1002</t>
+          <t>1012</t>
         </is>
       </c>
       <c r="G61" s="8" t="inlineStr">
         <is>
-          <t>azree.abubakar@jmg.gov.my</t>
+          <t>arifminang@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="62" ht="20" customHeight="1">
       <c r="A62" s="9">
         <v>39</v>
       </c>
-      <c r="B62" s="10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C62" s="10" t="inlineStr">
+      <c r="B62" s="8" t="inlineStr">
+        <is>
+          <t>AZREE BIN ABU BAKAR</t>
+        </is>
+      </c>
+      <c r="C62" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
-      <c r="D62" s="11" t="inlineStr">
+      <c r="D62" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E62" s="11"/>
-[...1 lines deleted...]
-      <c r="G62" s="8"/>
+      <c r="E62" s="9"/>
+      <c r="F62" s="9" t="inlineStr">
+        <is>
+          <t>1002</t>
+        </is>
+      </c>
+      <c r="G62" s="8" t="inlineStr">
+        <is>
+          <t>azree.abubakar@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="63" ht="20" customHeight="1">
       <c r="A63" s="9">
         <v>40</v>
       </c>
-      <c r="B63" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C63" s="8" t="inlineStr">
+      <c r="B63" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C63" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
-      <c r="D63" s="9" t="inlineStr">
+      <c r="D63" s="11" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E63" s="9"/>
-[...9 lines deleted...]
-      </c>
+      <c r="E63" s="11"/>
+      <c r="F63" s="11"/>
+      <c r="G63" s="8"/>
     </row>
     <row r="64" ht="20" customHeight="1">
       <c r="A64" s="9">
         <v>41</v>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>MOHAMAD SUKRI BIN SAARI</t>
+          <t>KHAIRUL NIZAM BIN SAPAR</t>
         </is>
       </c>
       <c r="C64" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D64" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E64" s="9"/>
       <c r="F64" s="9" t="inlineStr">
         <is>
-          <t>1002</t>
+          <t>1029</t>
         </is>
       </c>
       <c r="G64" s="8" t="inlineStr">
         <is>
-          <t>mohamadsukri@jmg.gov.my</t>
+          <t>knizam@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="65" ht="20" customHeight="1">
       <c r="A65" s="9">
         <v>42</v>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD ABQARI BIN OTHMAN</t>
+          <t>MOHAMAD SUKRI BIN SAARI</t>
         </is>
       </c>
       <c r="C65" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D65" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E65" s="9"/>
       <c r="F65" s="9" t="inlineStr">
         <is>
-          <t>1029</t>
+          <t>1002</t>
         </is>
       </c>
       <c r="G65" s="8" t="inlineStr">
         <is>
-          <t>abqari@jmg.gov.my</t>
+          <t>mohamadsukri@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="66" ht="20" customHeight="1">
       <c r="A66" s="9">
         <v>43</v>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD ZAKKI BIN OSMAN</t>
+          <t>MUHAMMAD ABQARI BIN OTHMAN</t>
         </is>
       </c>
       <c r="C66" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D66" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E66" s="9"/>
       <c r="F66" s="9" t="inlineStr">
         <is>
           <t>1029</t>
         </is>
       </c>
       <c r="G66" s="8" t="inlineStr">
         <is>
-          <t>zakiosman@jmg.gov.my</t>
+          <t>abqari@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="67" ht="20" customHeight="1">
       <c r="A67" s="9">
         <v>44</v>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>ZULKEFLY BIN AHMAD</t>
+          <t>MUHAMMAD ZAKKI BIN OSMAN</t>
         </is>
       </c>
       <c r="C67" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D67" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E67" s="9"/>
-      <c r="F67" s="9"/>
+      <c r="F67" s="9" t="inlineStr">
+        <is>
+          <t>1029</t>
+        </is>
+      </c>
       <c r="G67" s="8" t="inlineStr">
         <is>
-          <t>zulkefly@jmg.gov.my</t>
+          <t>zakiosman@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="68" ht="20" customHeight="1">
       <c r="A68" s="9">
         <v>45</v>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>JEFRI BIN MOHAMAD</t>
+          <t>ZULKEFLY BIN AHMAD</t>
         </is>
       </c>
       <c r="C68" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU KESELAMATAN</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D68" s="9" t="inlineStr">
         <is>
-          <t>KP1</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E68" s="9"/>
-      <c r="F68" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F68" s="9"/>
       <c r="G68" s="8" t="inlineStr">
         <is>
-          <t>jefri.mohamad@jmg.gov.my</t>
+          <t>zulkefly@jmg.gov.my</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A36:G36"/>
     <mergeCell ref="A37:G37"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A49:G49"/>
     <mergeCell ref="A50:G50"/>