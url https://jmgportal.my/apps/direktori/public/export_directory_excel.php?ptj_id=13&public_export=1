--- v0 (2026-07-24)
+++ v1 (2026-09-13)
@@ -151,51 +151,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdStyles" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G73"/>
+  <dimension ref="A1:G72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="21" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SENARAI NOMBOR SAMBUNGAN</t>
         </is>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -529,1457 +529,1443 @@
         </is>
       </c>
     </row>
     <row r="17" ht="20" customHeight="1">
       <c r="A17" s="9">
         <v>8</v>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="8"/>
     </row>
     <row r="18" ht="19" customHeight="1">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>PENGURUSAN DASAR DAN PERUNDANGAN</t>
+          <t>UNIT LOMBONG DAN KUARI</t>
         </is>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
     </row>
     <row r="19" ht="20" customHeight="1">
       <c r="A19" s="9">
         <v>9</v>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>MUSTAZA MUSTAFA</t>
+          <t>MUSTAZA BIN MUSTAFA</t>
         </is>
       </c>
       <c r="C19" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
-[...2 lines deleted...]
-      <c r="D19" s="9"/>
+          <t>TIMBALAN PENGARAH</t>
+        </is>
+      </c>
+      <c r="D19" s="9" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
       <c r="E19" s="9"/>
       <c r="F19" s="9" t="inlineStr">
         <is>
-          <t>00</t>
+          <t>401</t>
         </is>
       </c>
       <c r="G19" s="8" t="inlineStr">
         <is>
           <t>mustaza@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="20" ht="19" customHeight="1">
-      <c r="A20" s="7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G20" s="7"/>
+      <c r="A20" s="5" t="inlineStr">
+        <is>
+          <t>PEJABAT PENGARAH</t>
+        </is>
+      </c>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
     </row>
     <row r="21" ht="20" customHeight="1">
       <c r="A21" s="9">
         <v>10</v>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>MUSTAZA BIN MUSTAFA</t>
+          <t>TUAN RUSLI BIN TUAN MOHAMED</t>
         </is>
       </c>
       <c r="C21" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D21" s="9" t="inlineStr">
         <is>
-          <t>C12</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="9" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>102</t>
         </is>
       </c>
       <c r="G21" s="8" t="inlineStr">
         <is>
-          <t>mustaza@jmg.gov.my</t>
-[...17 lines deleted...]
-      <c r="A23" s="9">
+          <t>rusli@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="20" customHeight="1">
+      <c r="A22" s="9">
         <v>11</v>
       </c>
-      <c r="B23" s="8" t="inlineStr">
-[...15 lines deleted...]
-      <c r="F23" s="9" t="inlineStr">
+      <c r="B22" s="8" t="inlineStr">
+        <is>
+          <t>RAHAIDA BINTI MUHAMMAD</t>
+        </is>
+      </c>
+      <c r="C22" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG SETIAUSAHA PEJABAT</t>
+        </is>
+      </c>
+      <c r="D22" s="9" t="inlineStr">
+        <is>
+          <t>N2</t>
+        </is>
+      </c>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
-      <c r="G23" s="8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G22" s="8" t="inlineStr">
+        <is>
+          <t>rahaida.m@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="19" customHeight="1">
+      <c r="A23" s="7" t="inlineStr">
+        <is>
+          <t>UNIT GEOSAINS</t>
+        </is>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
     </row>
     <row r="24" ht="20" customHeight="1">
       <c r="A24" s="9">
         <v>12</v>
       </c>
-      <c r="B24" s="8" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="B24" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C24" s="10" t="inlineStr">
+        <is>
+          <t>TIMBALAN PENGARAH</t>
+        </is>
+      </c>
+      <c r="D24" s="11" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="8"/>
     </row>
     <row r="25" ht="19" customHeight="1">
       <c r="A25" s="7" t="inlineStr">
         <is>
-          <t>UNIT GEOSAINS</t>
+          <t>AKTIVITI GEOLOGI ALAM SEKITAR</t>
         </is>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
     </row>
-    <row r="26" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G26" s="7"/>
+    <row r="26" ht="20" customHeight="1">
+      <c r="A26" s="9">
+        <v>13</v>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>KHAIRUNNISA BINTI ALIAS</t>
+        </is>
+      </c>
+      <c r="C26" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D26" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E26" s="9"/>
+      <c r="F26" s="9"/>
+      <c r="G26" s="8" t="inlineStr">
+        <is>
+          <t>khairunnisa@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="27" ht="20" customHeight="1">
       <c r="A27" s="9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
-          <t>KHAIRUNNISA BINTI ALIAS</t>
+          <t>MOHD HUSSAIRY BIN YUSOF</t>
         </is>
       </c>
       <c r="C27" s="8" t="inlineStr">
         <is>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D27" s="9" t="inlineStr">
+        <is>
+          <t>C5</t>
+        </is>
+      </c>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="G27" s="8" t="inlineStr">
+        <is>
+          <t>hussairy@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="19" customHeight="1">
+      <c r="A28" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI GEOLOGI KEJURUTERAAN</t>
+        </is>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+    </row>
+    <row r="29" ht="20" customHeight="1">
+      <c r="A29" s="9">
+        <v>15</v>
+      </c>
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>MOHAMMAD RAMZANEE BIN MOHD NOH</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr">
+        <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
-      <c r="D27" s="9" t="inlineStr">
+      <c r="D29" s="9" t="inlineStr">
         <is>
           <t>C10</t>
         </is>
       </c>
-      <c r="E27" s="9"/>
-[...49 lines deleted...]
-      <c r="G29" s="7"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+      <c r="G29" s="8" t="inlineStr">
+        <is>
+          <t>ramzanee91@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="30" ht="20" customHeight="1">
       <c r="A30" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>MOHAMMAD RAMZANEE BIN MOHD NOH</t>
+          <t>ABDUL RAHMAN BIN MOHAMED SEDEK</t>
         </is>
       </c>
       <c r="C30" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D30" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E30" s="9"/>
-      <c r="F30" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F30" s="9"/>
       <c r="G30" s="8" t="inlineStr">
         <is>
-          <t>ramzanee91@jmg.gov.my</t>
+          <t>abdulrahman@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="31" ht="20" customHeight="1">
       <c r="A31" s="9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
-          <t>ABDUL RAHMAN BIN MOHAMED SEDEK</t>
+          <t>MOHD SYUKORUDDIN BIN SULONG</t>
         </is>
       </c>
       <c r="C31" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D31" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E31" s="9"/>
-      <c r="F31" s="9"/>
+      <c r="F31" s="9" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
       <c r="G31" s="8" t="inlineStr">
         <is>
-          <t>abdulrahman@jmg.gov.my</t>
+          <t>syukor@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="32" ht="20" customHeight="1">
       <c r="A32" s="9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>MOHD SYUKORUDDIN BIN SULONG</t>
+          <t>MOHD FARHAN AZAHARI BIN HAZLI</t>
         </is>
       </c>
       <c r="C32" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D32" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E32" s="9"/>
-      <c r="F32" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F32" s="9"/>
       <c r="G32" s="8" t="inlineStr">
         <is>
-          <t>syukor@jmg.gov.my</t>
-[...25 lines deleted...]
-        <is>
           <t>farhan@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="34" ht="19" customHeight="1">
-      <c r="A34" s="7" t="inlineStr">
+    <row r="33" ht="19" customHeight="1">
+      <c r="A33" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI HIDROGEOLOGI</t>
         </is>
       </c>
-      <c r="B34" s="7"/>
-[...4 lines deleted...]
-      <c r="G34" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+    </row>
+    <row r="34" ht="20" customHeight="1">
+      <c r="A34" s="9">
+        <v>19</v>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>ZAIDULKHAIR BIN JASMI</t>
+        </is>
+      </c>
+      <c r="C34" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D34" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E34" s="9"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="8" t="inlineStr">
+        <is>
+          <t>zaidul.jasmi@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="35" ht="20" customHeight="1">
       <c r="A35" s="9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>WAN NEQHAIKAL BIN WAN ABDUL KARIM</t>
         </is>
       </c>
       <c r="C35" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D35" s="9" t="inlineStr">
         <is>
           <t>C10</t>
         </is>
       </c>
       <c r="E35" s="9"/>
       <c r="F35" s="9" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="G35" s="8" t="inlineStr">
         <is>
           <t>wan.neqhaikal@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="36" ht="20" customHeight="1">
       <c r="A36" s="9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>ZAIDULKHAIR BIN JASMI</t>
+          <t>NORFAZILA BINTI SHARIF</t>
         </is>
       </c>
       <c r="C36" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D36" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E36" s="9"/>
-      <c r="F36" s="9"/>
+      <c r="F36" s="9" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
       <c r="G36" s="8" t="inlineStr">
         <is>
-          <t>zaidul.jasmi@jmg.gov.my</t>
+          <t>norfazila@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="37" ht="20" customHeight="1">
       <c r="A37" s="9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
-          <t>NORFAZILA BINTI SHARIF</t>
+          <t>ABDUL HAZIQ BIN YUSUF</t>
         </is>
       </c>
       <c r="C37" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D37" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E37" s="9"/>
       <c r="F37" s="9" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>136</t>
         </is>
       </c>
       <c r="G37" s="8" t="inlineStr">
         <is>
-          <t>norfazila@jmg.gov.my</t>
-[...29 lines deleted...]
-        <is>
           <t>haziq_yusuf@jmg.gov.my</t>
         </is>
       </c>
     </row>
-    <row r="39" ht="19" customHeight="1">
-      <c r="A39" s="7" t="inlineStr">
+    <row r="38" ht="19" customHeight="1">
+      <c r="A38" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI PEMETAAN GEOLOGI</t>
         </is>
       </c>
-      <c r="B39" s="7"/>
-[...4 lines deleted...]
-      <c r="G39" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+    </row>
+    <row r="39" ht="20" customHeight="1">
+      <c r="A39" s="9">
+        <v>23</v>
+      </c>
+      <c r="B39" s="8" t="inlineStr">
+        <is>
+          <t>MOHD FAIZ BIN AHMAD ROSHDI</t>
+        </is>
+      </c>
+      <c r="C39" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D39" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E39" s="9"/>
+      <c r="F39" s="9" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="G39" s="8" t="inlineStr">
+        <is>
+          <t>faiz.roshdi@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="40" ht="20" customHeight="1">
       <c r="A40" s="9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>MOHD FAIZ BIN AHMAD ROSHDI</t>
+          <t>MOHD IZHAR BIN SAMSUDIN</t>
         </is>
       </c>
       <c r="C40" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D40" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E40" s="9"/>
       <c r="F40" s="9" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>156</t>
         </is>
       </c>
       <c r="G40" s="8" t="inlineStr">
         <is>
-          <t>faiz.roshdi@jmg.gov.my</t>
-[...29 lines deleted...]
-        <is>
           <t>izhar@jmg.gov.my</t>
         </is>
       </c>
+    </row>
+    <row r="41" ht="19" customHeight="1">
+      <c r="A41" s="7" t="inlineStr">
+        <is>
+          <t>UNIT SUMBER MINERAL</t>
+        </is>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
     </row>
     <row r="42" ht="19" customHeight="1">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>UNIT SUMBER MINERAL</t>
+          <t>AKTIVITI MINERAL BERLOGAM</t>
         </is>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
     </row>
-    <row r="43" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G43" s="7"/>
+    <row r="43" ht="20" customHeight="1">
+      <c r="A43" s="9">
+        <v>25</v>
+      </c>
+      <c r="B43" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C43" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D43" s="11" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="8"/>
     </row>
     <row r="44" ht="20" customHeight="1">
       <c r="A44" s="9">
-        <v>25</v>
-[...18 lines deleted...]
-      <c r="G44" s="8"/>
+        <v>26</v>
+      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>THALHAH BIN AKBAR KHAN</t>
+        </is>
+      </c>
+      <c r="C44" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D44" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="G44" s="8" t="inlineStr">
+        <is>
+          <t>thalhah@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="45" ht="20" customHeight="1">
       <c r="A45" s="9">
-        <v>26</v>
-[...6 lines deleted...]
-      <c r="C45" s="8" t="inlineStr">
+        <v>27</v>
+      </c>
+      <c r="B45" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C45" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
-      <c r="D45" s="9" t="inlineStr">
-[...30 lines deleted...]
-      <c r="D46" s="11" t="inlineStr">
+      <c r="D45" s="11" t="inlineStr">
         <is>
           <t>C1/C2</t>
         </is>
       </c>
-      <c r="E46" s="11"/>
-[...4 lines deleted...]
-      <c r="A47" s="7" t="inlineStr">
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="8"/>
+    </row>
+    <row r="46" ht="19" customHeight="1">
+      <c r="A46" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI MINERAL PERINDUSTRIAN</t>
         </is>
       </c>
-      <c r="B47" s="7"/>
-[...4 lines deleted...]
-      <c r="G47" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+    </row>
+    <row r="47" ht="20" customHeight="1">
+      <c r="A47" s="9">
+        <v>28</v>
+      </c>
+      <c r="B47" s="8" t="inlineStr">
+        <is>
+          <t>NURUL ZULAIKHA AKMA BINTI MOHD ZAKI</t>
+        </is>
+      </c>
+      <c r="C47" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D47" s="9" t="inlineStr">
+        <is>
+          <t>C10</t>
+        </is>
+      </c>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="G47" s="8" t="inlineStr">
+        <is>
+          <t>zulaikha@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="48" ht="20" customHeight="1">
       <c r="A48" s="9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>NURUL ZULAIKHA AKMA BINTI MOHD ZAKI</t>
+          <t>SUHAILA ALIEYA BT. DAUD</t>
         </is>
       </c>
       <c r="C48" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D48" s="9" t="inlineStr">
         <is>
-          <t>C10</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="E48" s="9"/>
       <c r="F48" s="9" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>128</t>
         </is>
       </c>
       <c r="G48" s="8" t="inlineStr">
         <is>
-          <t>zulaikha@jmg.gov.my</t>
+          <t>suhaila@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="49" ht="20" customHeight="1">
       <c r="A49" s="9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
-          <t>SUHAILA ALIEYA BT. DAUD</t>
+          <t>SYAFIQAH BINTI SU'AIB</t>
         </is>
       </c>
       <c r="C49" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D49" s="9" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="E49" s="9"/>
-      <c r="F49" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F49" s="9"/>
       <c r="G49" s="8" t="inlineStr">
         <is>
-          <t>suhaila@jmg.gov.my</t>
+          <t>syafiqah.suaib@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="50" ht="20" customHeight="1">
       <c r="A50" s="9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>SYAFIQAH BINTI SU'AIB</t>
+          <t>BRENDAWATI BINTI ISMAIL</t>
         </is>
       </c>
       <c r="C50" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D50" s="9" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C13</t>
         </is>
       </c>
       <c r="E50" s="9"/>
-      <c r="F50" s="9"/>
+      <c r="F50" s="9" t="inlineStr">
+        <is>
+          <t>1024</t>
+        </is>
+      </c>
       <c r="G50" s="8" t="inlineStr">
         <is>
-          <t>syafiqah.suaib@jmg.gov.my</t>
-[...29 lines deleted...]
-        <is>
           <t>brendawati@jmg.gov.my</t>
         </is>
       </c>
+    </row>
+    <row r="51" ht="19" customHeight="1">
+      <c r="A51" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENGURUSAN MAKLUMAT</t>
+        </is>
+      </c>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
     </row>
     <row r="52" ht="19" customHeight="1">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>UNIT PENGURUSAN MAKLUMAT</t>
+          <t>AKTIVITI GIS DAN KARTOGRAFI</t>
         </is>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
     </row>
-    <row r="53" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G53" s="7"/>
+    <row r="53" ht="20" customHeight="1">
+      <c r="A53" s="9">
+        <v>32</v>
+      </c>
+      <c r="B53" s="8" t="inlineStr">
+        <is>
+          <t>NURULAIN SYAFIRA ADIRA BINTI ABD RAZAK</t>
+        </is>
+      </c>
+      <c r="C53" s="8" t="inlineStr">
+        <is>
+          <t>PENOLONG JURUUKUR</t>
+        </is>
+      </c>
+      <c r="D53" s="9" t="inlineStr">
+        <is>
+          <t>JA5</t>
+        </is>
+      </c>
+      <c r="E53" s="9"/>
+      <c r="F53" s="9" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="G53" s="8" t="inlineStr">
+        <is>
+          <t>adira@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="54" ht="20" customHeight="1">
       <c r="A54" s="9">
-        <v>32</v>
-[...6 lines deleted...]
-      <c r="C54" s="10" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD HAFIZ BIN ZAMALUDIN</t>
+        </is>
+      </c>
+      <c r="C54" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
-      <c r="D54" s="11" t="inlineStr">
+      <c r="D54" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
-      <c r="E54" s="11"/>
-[...1 lines deleted...]
-      <c r="G54" s="8"/>
+      <c r="E54" s="9"/>
+      <c r="F54" s="9"/>
+      <c r="G54" s="8" t="inlineStr">
+        <is>
+          <t>hafizzamaludin@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="55" ht="20" customHeight="1">
       <c r="A55" s="9">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
-          <t>NURULAIN SYAFIRA ADIRA BINTI ABD RAZAK</t>
+          <t>MAZATUL AKMAR BINTI AROS</t>
         </is>
       </c>
       <c r="C55" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUUKUR</t>
+          <t>KETUA PENOLONG PENGARAH</t>
         </is>
       </c>
       <c r="D55" s="9" t="inlineStr">
         <is>
-          <t>JA5</t>
+          <t>C12</t>
         </is>
       </c>
       <c r="E55" s="9"/>
       <c r="F55" s="9" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>144</t>
         </is>
       </c>
       <c r="G55" s="8" t="inlineStr">
         <is>
-          <t>adira@jmg.gov.my</t>
-[...29 lines deleted...]
-        <is>
           <t>mazatul@jmg.gov.my</t>
         </is>
       </c>
+    </row>
+    <row r="56" ht="19" customHeight="1">
+      <c r="A56" s="7" t="inlineStr">
+        <is>
+          <t>UNIT PENTADBIRAN DAN KEWANGAN</t>
+        </is>
+      </c>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
     </row>
     <row r="57" ht="19" customHeight="1">
       <c r="A57" s="7" t="inlineStr">
         <is>
-          <t>UNIT PENTADBIRAN DAN KEWANGAN</t>
+          <t>KEWANGAN</t>
         </is>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
     </row>
-    <row r="58" ht="19" customHeight="1">
-[...10 lines deleted...]
-      <c r="G58" s="7"/>
+    <row r="58" ht="20" customHeight="1">
+      <c r="A58" s="9">
+        <v>35</v>
+      </c>
+      <c r="B58" s="8" t="inlineStr">
+        <is>
+          <t>AZHARUDIN BIN KASIRAN</t>
+        </is>
+      </c>
+      <c r="C58" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU TADBIR (KEW)</t>
+        </is>
+      </c>
+      <c r="D58" s="9" t="inlineStr">
+        <is>
+          <t>W2</t>
+        </is>
+      </c>
+      <c r="E58" s="9"/>
+      <c r="F58" s="9" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="G58" s="8" t="inlineStr">
+        <is>
+          <t>azharudin@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="59" ht="20" customHeight="1">
       <c r="A59" s="9">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
-          <t>AZHARUDIN BIN KASIRAN</t>
+          <t>MUHAMMAD HELMI BIN CHE ZILAN</t>
         </is>
       </c>
       <c r="C59" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (KEW)</t>
         </is>
       </c>
       <c r="D59" s="9" t="inlineStr">
         <is>
           <t>W2</t>
         </is>
       </c>
       <c r="E59" s="9"/>
       <c r="F59" s="9" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>115</t>
         </is>
       </c>
       <c r="G59" s="8" t="inlineStr">
         <is>
-          <t>azharudin@jmg.gov.my</t>
+          <t>helmi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="60" ht="20" customHeight="1">
       <c r="A60" s="9">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD HELMI BIN CHE ZILAN</t>
+          <t>NURFATEN NADIA BINTI MOHD ZAMAN</t>
         </is>
       </c>
       <c r="C60" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (KEW)</t>
+          <t>PENOLONG PEGAWAI TADBIR</t>
         </is>
       </c>
       <c r="D60" s="9" t="inlineStr">
         <is>
-          <t>W2</t>
+          <t>N5</t>
         </is>
       </c>
       <c r="E60" s="9"/>
       <c r="F60" s="9" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>111</t>
         </is>
       </c>
       <c r="G60" s="8" t="inlineStr">
         <is>
-          <t>helmi@jmg.gov.my</t>
+          <t>nadia.zaman@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="61" ht="20" customHeight="1">
       <c r="A61" s="9">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
-          <t>NURFATEN NADIA BINTI MOHD ZAMAN</t>
+          <t>NURULAIZA BINTI ADNAN</t>
         </is>
       </c>
       <c r="C61" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG PEGAWAI TADBIR</t>
+          <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D61" s="9" t="inlineStr">
         <is>
-          <t>N5</t>
+          <t>N2</t>
         </is>
       </c>
       <c r="E61" s="9"/>
       <c r="F61" s="9" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>116</t>
         </is>
       </c>
       <c r="G61" s="8" t="inlineStr">
         <is>
-          <t>nadia.zaman@jmg.gov.my</t>
+          <t>nurulaiza@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="62" ht="20" customHeight="1">
       <c r="A62" s="9">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>MARDZIAH BINTI HADI</t>
         </is>
       </c>
       <c r="C62" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D62" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E62" s="9"/>
       <c r="F62" s="9" t="inlineStr">
         <is>
           <t>114</t>
         </is>
       </c>
       <c r="G62" s="8" t="inlineStr">
         <is>
           <t>mardziah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="63" ht="20" customHeight="1">
       <c r="A63" s="9">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
-          <t>NURULAIZA BINTI ADNAN</t>
+          <t>SHAFINAH BINTI HASSAN</t>
         </is>
       </c>
       <c r="C63" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
       <c r="D63" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E63" s="9"/>
       <c r="F63" s="9" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="G63" s="8" t="inlineStr">
         <is>
-          <t>nurulaiza@jmg.gov.my</t>
+          <t>syafinah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="64" ht="20" customHeight="1">
       <c r="A64" s="9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>SHAFINAH BINTI HASSAN</t>
+          <t>SHIRLY BINTI MOHD NOR</t>
         </is>
       </c>
       <c r="C64" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEGAWAI KHIDMAT PELANGGAN</t>
         </is>
       </c>
       <c r="D64" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E64" s="9"/>
       <c r="F64" s="9" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>0</t>
         </is>
       </c>
       <c r="G64" s="8" t="inlineStr">
         <is>
-          <t>syafinah@jmg.gov.my</t>
+          <t>shirly@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="65" ht="20" customHeight="1">
       <c r="A65" s="9">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
-          <t>SHIRLY BINTI MOHD NOR</t>
+          <t>GHAZALI BIN ABD. RAHIM</t>
         </is>
       </c>
       <c r="C65" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI KHIDMAT PELANGGAN</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D65" s="9" t="inlineStr">
         <is>
-          <t>N2</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="E65" s="9"/>
       <c r="F65" s="9" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>124</t>
         </is>
       </c>
       <c r="G65" s="8" t="inlineStr">
         <is>
-          <t>shirly@jmg.gov.my</t>
+          <t>ghazali@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="66" ht="20" customHeight="1">
       <c r="A66" s="9">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>GHAZALI BIN ABD. RAHIM</t>
+          <t>KHATIJAH BINTI MAT PIAH</t>
         </is>
       </c>
       <c r="C66" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D66" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E66" s="9"/>
       <c r="F66" s="9" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>118</t>
         </is>
       </c>
       <c r="G66" s="8" t="inlineStr">
         <is>
-          <t>ghazali@jmg.gov.my</t>
+          <t>khatijah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="67" ht="20" customHeight="1">
       <c r="A67" s="9">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
-          <t>KHATIJAH BINTI MAT PIAH</t>
+          <t>MOHD FAUZE BIN AB. MAJID</t>
         </is>
       </c>
       <c r="C67" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D67" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E67" s="9"/>
       <c r="F67" s="9" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>120</t>
         </is>
       </c>
       <c r="G67" s="8" t="inlineStr">
         <is>
-          <t>khatijah@jmg.gov.my</t>
+          <t>fauze@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="68" ht="20" customHeight="1">
       <c r="A68" s="9">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>MOHD FAUZE BIN AB. MAJID</t>
+          <t>MOHD HAFEEZ BIN RUSLI</t>
         </is>
       </c>
       <c r="C68" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D68" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E68" s="9"/>
       <c r="F68" s="9" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>123</t>
         </is>
       </c>
       <c r="G68" s="8" t="inlineStr">
         <is>
-          <t>fauze@jmg.gov.my</t>
+          <t>hafeez@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="69" ht="20" customHeight="1">
       <c r="A69" s="9">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
-          <t>MOHD HAFEEZ BIN RUSLI</t>
+          <t>MOHD ZAIBRI BIN ZAHHAN</t>
         </is>
       </c>
       <c r="C69" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D69" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E69" s="9"/>
       <c r="F69" s="9" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>119</t>
         </is>
       </c>
       <c r="G69" s="8" t="inlineStr">
         <is>
-          <t>hafeez@jmg.gov.my</t>
+          <t>zaibri.zahhan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="70" ht="20" customHeight="1">
       <c r="A70" s="9">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>MOHD ZAIBRI BIN ZAHHAN</t>
+          <t>NOOR AISYAM BIN MAT NOOR</t>
         </is>
       </c>
       <c r="C70" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D70" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E70" s="9"/>
       <c r="F70" s="9" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>121</t>
         </is>
       </c>
       <c r="G70" s="8" t="inlineStr">
         <is>
-          <t>zaibri.zahhan@jmg.gov.my</t>
+          <t>aisyam@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="71" ht="20" customHeight="1">
       <c r="A71" s="9">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
-          <t>NOOR AISYAM BIN MAT NOOR</t>
+          <t>SHAH HAFIZAN BIN SOHAIMI</t>
         </is>
       </c>
       <c r="C71" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D71" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E71" s="9"/>
       <c r="F71" s="9" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>122</t>
         </is>
       </c>
       <c r="G71" s="8" t="inlineStr">
         <is>
-          <t>aisyam@jmg.gov.my</t>
+          <t>shahafizan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="72" ht="20" customHeight="1">
       <c r="A72" s="9">
-        <v>48</v>
-[...29 lines deleted...]
-      <c r="A73" s="9">
         <v>49</v>
       </c>
-      <c r="B73" s="10" t="inlineStr">
+      <c r="B72" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
-      <c r="C73" s="10" t="inlineStr">
+      <c r="C72" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU TADBIR (P/O)</t>
         </is>
       </c>
-      <c r="D73" s="11"/>
-[...2 lines deleted...]
-      <c r="G73" s="8"/>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="11"/>
+      <c r="G72" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
+  <mergeCells count="21">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A20:G20"/>
-    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="A23:G23"/>
     <mergeCell ref="A25:G25"/>
-    <mergeCell ref="A26:G26"/>
-[...2 lines deleted...]
-    <mergeCell ref="A39:G39"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A38:G38"/>
+    <mergeCell ref="A41:G41"/>
     <mergeCell ref="A42:G42"/>
-    <mergeCell ref="A43:G43"/>
-    <mergeCell ref="A47:G47"/>
+    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="A51:G51"/>
     <mergeCell ref="A52:G52"/>
-    <mergeCell ref="A53:G53"/>
+    <mergeCell ref="A56:G56"/>
     <mergeCell ref="A57:G57"/>
-    <mergeCell ref="A58:G58"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>