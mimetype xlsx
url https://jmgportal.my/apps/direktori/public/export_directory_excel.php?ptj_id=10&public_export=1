--- v0 (2026-07-23)
+++ v1 (2026-09-12)
@@ -151,51 +151,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdStyles" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G129"/>
+  <dimension ref="A1:G132"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="21" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SENARAI NOMBOR SAMBUNGAN</t>
         </is>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -441,241 +441,245 @@
           <t>HELVIANA MALAYA</t>
         </is>
       </c>
       <c r="C14" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D14" s="9" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="8" t="inlineStr">
         <is>
           <t>helviana@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="9">
         <v>6</v>
       </c>
-      <c r="B15" s="10" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A16" s="9">
+      <c r="B15" s="8" t="inlineStr">
+        <is>
+          <t>HERORISAN BIN PARUKA</t>
+        </is>
+      </c>
+      <c r="C15" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D15" s="9" t="inlineStr">
+        <is>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="8" t="inlineStr">
+        <is>
+          <t>herorisan_paruka@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="19" customHeight="1">
+      <c r="A16" s="7" t="inlineStr">
+        <is>
+          <t>AKTIVITI GEOLOGI KEJURUTERAAN</t>
+        </is>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+    </row>
+    <row r="17" ht="20" customHeight="1">
+      <c r="A17" s="9">
         <v>7</v>
       </c>
-      <c r="B16" s="8" t="inlineStr">
-[...33 lines deleted...]
-      <c r="G17" s="7"/>
+      <c r="B17" s="8" t="inlineStr">
+        <is>
+          <t>BAILON BIN GOLUTIN</t>
+        </is>
+      </c>
+      <c r="C17" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D17" s="9" t="inlineStr">
+        <is>
+          <t>C12</t>
+        </is>
+      </c>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="8" t="inlineStr">
+        <is>
+          <t>bailon@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="18" ht="20" customHeight="1">
       <c r="A18" s="9">
         <v>8</v>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>BAILON BIN GOLUTIN</t>
+          <t>MOHD NOOR RAFFEE BIN USLI</t>
         </is>
       </c>
       <c r="C18" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D18" s="9" t="inlineStr">
         <is>
-          <t>C12</t>
+          <t>C9</t>
         </is>
       </c>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="8" t="inlineStr">
         <is>
-          <t>bailon@jmg.gov.my</t>
+          <t>raffeeusli@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="19" ht="20" customHeight="1">
       <c r="A19" s="9">
         <v>9</v>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
-          <t>MOHD NOOR RAFFEE BIN USLI</t>
+          <t>NORATHIRAH BINTI JATIMIN</t>
         </is>
       </c>
       <c r="C19" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D19" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="8" t="inlineStr">
         <is>
-          <t>raffeeusli@jmg.gov.my</t>
+          <t>norathirah.jatimin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="20" ht="20" customHeight="1">
       <c r="A20" s="9">
         <v>10</v>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>NORATHIRAH BINTI JATIMIN</t>
+          <t>YUSUF AZAMUDDIN JAMHARI</t>
         </is>
       </c>
       <c r="C20" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D20" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="8" t="inlineStr">
         <is>
-          <t>norathirah.jatimin@jmg.gov.my</t>
+          <t>yusuf.azamuddin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="21" ht="20" customHeight="1">
       <c r="A21" s="9">
         <v>11</v>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
-          <t>YUSUF AZAMUDDIN JAMHARI</t>
+          <t>ABDUL ARIF BIN TAHAR</t>
         </is>
       </c>
       <c r="C21" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D21" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="8" t="inlineStr">
         <is>
-          <t>yusuf.azamuddin@jmg.gov.my</t>
+          <t>arif@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="22" ht="20" customHeight="1">
       <c r="A22" s="9">
         <v>12</v>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>ABDUL ARIF BIN TAHAR</t>
+          <t>FADLI BIN SULAIMAN</t>
         </is>
       </c>
       <c r="C22" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D22" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="8" t="inlineStr">
         <is>
-          <t>arif@jmg.gov.my</t>
+          <t>fadli@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="23" ht="20" customHeight="1">
       <c r="A23" s="9">
         <v>13</v>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>HARRY JENYRIUS MAJIN</t>
         </is>
       </c>
       <c r="C23" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D23" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="8" t="inlineStr">
@@ -733,228 +737,228 @@
           <t>FAYE DONNA EDMUND</t>
         </is>
       </c>
       <c r="C26" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D26" s="9" t="inlineStr">
         <is>
           <t>C12 (KUP)</t>
         </is>
       </c>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="8" t="inlineStr">
         <is>
           <t>faye@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="27" ht="20" customHeight="1">
       <c r="A27" s="9">
         <v>16</v>
       </c>
-      <c r="B27" s="8" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="B27" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C27" s="10" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D27" s="11" t="inlineStr">
+        <is>
+          <t>C9/C10</t>
+        </is>
+      </c>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="8"/>
     </row>
     <row r="28" ht="20" customHeight="1">
       <c r="A28" s="9">
         <v>17</v>
       </c>
-      <c r="B28" s="10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D28" s="11" t="inlineStr">
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>HELARRY BIN JAUBIN</t>
+        </is>
+      </c>
+      <c r="C28" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D28" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
-      <c r="E28" s="11"/>
-[...1 lines deleted...]
-      <c r="G28" s="8"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+      <c r="G28" s="8" t="inlineStr">
+        <is>
+          <t>helarry@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="29" ht="20" customHeight="1">
       <c r="A29" s="9">
         <v>18</v>
       </c>
-      <c r="B29" s="10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D29" s="11" t="inlineStr">
+      <c r="B29" s="8" t="inlineStr">
+        <is>
+          <t>MUHAMMAD HANIFF BIN HAMZAH</t>
+        </is>
+      </c>
+      <c r="C29" s="8" t="inlineStr">
+        <is>
+          <t>PEGAWAI GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D29" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
-      <c r="E29" s="11"/>
-[...1 lines deleted...]
-      <c r="G29" s="8"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="8" t="inlineStr">
+        <is>
+          <t>haniffhamzah@jmg.gov.my</t>
+        </is>
+      </c>
     </row>
     <row r="30" ht="20" customHeight="1">
       <c r="A30" s="9">
         <v>19</v>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD HANIFF BIN HAMZAH</t>
+          <t>LOUISE ZANE LAZARUS</t>
         </is>
       </c>
       <c r="C30" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D30" s="9" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="E30" s="9"/>
-      <c r="F30" s="9"/>
+      <c r="F30" s="9" t="inlineStr">
+        <is>
+          <t>275</t>
+        </is>
+      </c>
       <c r="G30" s="8" t="inlineStr">
         <is>
-          <t>haniffhamzah@jmg.gov.my</t>
+          <t>louise@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="31" ht="20" customHeight="1">
       <c r="A31" s="9">
         <v>20</v>
       </c>
-      <c r="B31" s="8" t="inlineStr">
-[...24 lines deleted...]
-      </c>
+      <c r="B31" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C31" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU GEOSAINS</t>
+        </is>
+      </c>
+      <c r="D31" s="11" t="inlineStr">
+        <is>
+          <t>C3</t>
+        </is>
+      </c>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="8"/>
     </row>
     <row r="32" ht="20" customHeight="1">
       <c r="A32" s="9">
         <v>21</v>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>CHEW LEE CHIN @ MARY NORY CHEW</t>
+          <t>MALAI OSMAN BIN MALAI MUHAMAD</t>
         </is>
       </c>
       <c r="C32" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D32" s="9" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="8" t="inlineStr">
         <is>
-          <t>mary@jmg.gov.my</t>
+          <t>malai@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="33" ht="20" customHeight="1">
       <c r="A33" s="9">
         <v>22</v>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
-          <t>MALAI OSMAN BIN MALAI MUHAMAD</t>
+          <t>CLYDERICK BONAVENTURE</t>
         </is>
       </c>
       <c r="C33" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D33" s="9" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="8" t="inlineStr">
         <is>
-          <t>malai@jmg.gov.my</t>
+          <t>clyderick@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="34" ht="20" customHeight="1">
       <c r="A34" s="9">
         <v>23</v>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>JASNI BIN JAYA</t>
         </is>
       </c>
       <c r="C34" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D34" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="8" t="inlineStr">
@@ -987,68 +991,68 @@
       </c>
       <c r="C36" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D36" s="9" t="inlineStr">
         <is>
           <t>C10</t>
         </is>
       </c>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
       <c r="G36" s="8" t="inlineStr">
         <is>
           <t>redz@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="37" ht="20" customHeight="1">
       <c r="A37" s="9">
         <v>25</v>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
-          <t>FADLI BIN SULAIMAN</t>
+          <t>MOHD AZWAN SHAHREN BIN YUZZAILI</t>
         </is>
       </c>
       <c r="C37" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D37" s="9" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="8" t="inlineStr">
         <is>
-          <t>fadli@jmg.gov.my</t>
+          <t>azwanshahren@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="38" ht="19" customHeight="1">
       <c r="A38" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI PEMETAAN GEOLOGI</t>
         </is>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
     </row>
     <row r="39" ht="20" customHeight="1">
       <c r="A39" s="9">
         <v>26</v>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>JAINEH BIN LINGI</t>
         </is>
       </c>
@@ -1082,51 +1086,51 @@
       <c r="C40" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D40" s="11" t="inlineStr">
         <is>
           <t>C9/C10</t>
         </is>
       </c>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="8"/>
     </row>
     <row r="41" ht="20" customHeight="1">
       <c r="A41" s="9">
         <v>28</v>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C41" s="10" t="inlineStr">
         <is>
-          <t>PEGAWAI GEOSAINS</t>
+          <t>PENOLONG PENGARAH</t>
         </is>
       </c>
       <c r="D41" s="11" t="inlineStr">
         <is>
           <t>C9/C10</t>
         </is>
       </c>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="8"/>
     </row>
     <row r="42" ht="20" customHeight="1">
       <c r="A42" s="9">
         <v>29</v>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>MOHD HAIRUL BIN MAHADI</t>
         </is>
       </c>
       <c r="C42" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
@@ -1271,51 +1275,51 @@
         </is>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
     </row>
     <row r="49" ht="20" customHeight="1">
       <c r="A49" s="9">
         <v>34</v>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C49" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D49" s="11" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C9/C10</t>
         </is>
       </c>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="8"/>
     </row>
     <row r="50" ht="20" customHeight="1">
       <c r="A50" s="9">
         <v>35</v>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>MOHD YUSUF BIN ASBY</t>
         </is>
       </c>
       <c r="C50" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D50" s="9" t="inlineStr">
         <is>
           <t>C6</t>
         </is>
       </c>
@@ -2022,51 +2026,51 @@
       </c>
       <c r="E79" s="9"/>
       <c r="F79" s="9"/>
       <c r="G79" s="8" t="inlineStr">
         <is>
           <t>asman@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="80" ht="20" customHeight="1">
       <c r="A80" s="9">
         <v>58</v>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C80" s="10" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D80" s="11" t="inlineStr">
         <is>
-          <t>C9</t>
+          <t>C9/C10</t>
         </is>
       </c>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="8"/>
     </row>
     <row r="81" ht="20" customHeight="1">
       <c r="A81" s="9">
         <v>59</v>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>AWANG BESAR BIN HJ KULA</t>
         </is>
       </c>
       <c r="C81" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D81" s="9" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
@@ -2183,51 +2187,51 @@
           <t>207</t>
         </is>
       </c>
       <c r="G86" s="8" t="inlineStr">
         <is>
           <t>aqilahrosmat@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="87" ht="20" customHeight="1">
       <c r="A87" s="9">
         <v>63</v>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>JAWATAN KOSONG</t>
         </is>
       </c>
       <c r="C87" s="10" t="inlineStr">
         <is>
           <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D87" s="11" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C2/C3</t>
         </is>
       </c>
       <c r="E87" s="11"/>
       <c r="F87" s="11"/>
       <c r="G87" s="8"/>
     </row>
     <row r="88" ht="19" customHeight="1">
       <c r="A88" s="7" t="inlineStr">
         <is>
           <t>MAKMAL BERLOGAM &amp; ALOI</t>
         </is>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="7"/>
       <c r="D88" s="7"/>
       <c r="E88" s="7"/>
       <c r="F88" s="7"/>
       <c r="G88" s="7"/>
     </row>
     <row r="89" ht="20" customHeight="1">
       <c r="A89" s="9">
         <v>64</v>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
@@ -2290,51 +2294,51 @@
         </is>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="7"/>
       <c r="D91" s="7"/>
       <c r="E91" s="7"/>
       <c r="F91" s="7"/>
       <c r="G91" s="7"/>
     </row>
     <row r="92" ht="20" customHeight="1">
       <c r="A92" s="9">
         <v>66</v>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>CHM. KHAIRUN NASIR BIN MOKTAR</t>
         </is>
       </c>
       <c r="C92" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D92" s="9" t="inlineStr">
         <is>
-          <t>C12</t>
+          <t>C12 (KUP)</t>
         </is>
       </c>
       <c r="E92" s="9"/>
       <c r="F92" s="9" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="G92" s="8" t="inlineStr">
         <is>
           <t>khairun@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="93" ht="20" customHeight="1">
       <c r="A93" s="9">
         <v>67</v>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
           <t>JUNIDAH BINTI MANGGAM @ NORAIDAH</t>
         </is>
       </c>
       <c r="C93" s="8" t="inlineStr">
         <is>
@@ -2382,51 +2386,51 @@
       <c r="G94" s="8" t="inlineStr">
         <is>
           <t>julin.adis@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="95" ht="19" customHeight="1">
       <c r="A95" s="7" t="inlineStr">
         <is>
           <t>MAKMAL MINERAL PERINDUSTRIAN</t>
         </is>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="7"/>
       <c r="D95" s="7"/>
       <c r="E95" s="7"/>
       <c r="F95" s="7"/>
       <c r="G95" s="7"/>
     </row>
     <row r="96" ht="20" customHeight="1">
       <c r="A96" s="9">
         <v>69</v>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>MUHAMMAD FARHAN BIN RIDZUAN</t>
+          <t>CHM. MUHAMMAD FARHAN BIN RIDZUAN</t>
         </is>
       </c>
       <c r="C96" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D96" s="9" t="inlineStr">
         <is>
           <t>C9</t>
         </is>
       </c>
       <c r="E96" s="9"/>
       <c r="F96" s="9" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="G96" s="8" t="inlineStr">
         <is>
           <t>farhan.ridzuan@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="97" ht="20" customHeight="1">
@@ -2514,153 +2518,165 @@
       <c r="C100" s="7"/>
       <c r="D100" s="7"/>
       <c r="E100" s="7"/>
       <c r="F100" s="7"/>
       <c r="G100" s="7"/>
     </row>
     <row r="101" ht="19" customHeight="1">
       <c r="A101" s="7" t="inlineStr">
         <is>
           <t>AKTIVITI GIS DAN KARTOGRAFI</t>
         </is>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="7"/>
       <c r="D101" s="7"/>
       <c r="E101" s="7"/>
       <c r="F101" s="7"/>
       <c r="G101" s="7"/>
     </row>
     <row r="102" ht="20" customHeight="1">
       <c r="A102" s="9">
         <v>72</v>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>PATRICK GINDOL</t>
+          <t>MARGARET STEPHEN MOZIMIN</t>
         </is>
       </c>
       <c r="C102" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU GEOSAINS</t>
+          <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D102" s="9" t="inlineStr">
         <is>
-          <t>C2</t>
-[...3 lines deleted...]
-      <c r="F102" s="9"/>
+          <t>JA5</t>
+        </is>
+      </c>
+      <c r="E102" s="9" t="inlineStr">
+        <is>
+          <t>PJU (PM) PGP1</t>
+        </is>
+      </c>
+      <c r="F102" s="9" t="inlineStr">
+        <is>
+          <t>214</t>
+        </is>
+      </c>
       <c r="G102" s="8" t="inlineStr">
         <is>
-          <t>patrick@jmg.gov.my</t>
+          <t>mmozi@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="103" ht="20" customHeight="1">
       <c r="A103" s="9">
         <v>73</v>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
-          <t>BESTY JENNY ADIM</t>
+          <t>SHURYANTEH BINTI MOHD YASSIN</t>
         </is>
       </c>
       <c r="C103" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D103" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
-      <c r="E103" s="9"/>
+      <c r="E103" s="9" t="inlineStr">
+        <is>
+          <t>PJU (PM) PGP2</t>
+        </is>
+      </c>
       <c r="F103" s="9"/>
       <c r="G103" s="8" t="inlineStr">
         <is>
-          <t>besty@jmg.gov.my</t>
+          <t>yanteh@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="104" ht="20" customHeight="1">
       <c r="A104" s="9">
         <v>74</v>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>MARGARET STEPHEN MOZIMIN</t>
+          <t>BESTY JENNY ADIM</t>
         </is>
       </c>
       <c r="C104" s="8" t="inlineStr">
         <is>
           <t>PENOLONG JURUUKUR</t>
         </is>
       </c>
       <c r="D104" s="9" t="inlineStr">
         <is>
           <t>JA5</t>
         </is>
       </c>
       <c r="E104" s="9"/>
-      <c r="F104" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F104" s="9"/>
       <c r="G104" s="8" t="inlineStr">
         <is>
-          <t>mmozi@jmg.gov.my</t>
+          <t>besty@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="105" ht="20" customHeight="1">
       <c r="A105" s="9">
         <v>75</v>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
-          <t>SHURYANTEH BINTI MOHD YASSIN</t>
+          <t>PATRICK GINDOL</t>
         </is>
       </c>
       <c r="C105" s="8" t="inlineStr">
         <is>
-          <t>PENOLONG JURUUKUR</t>
+          <t>PEMBANTU GEOSAINS</t>
         </is>
       </c>
       <c r="D105" s="9" t="inlineStr">
         <is>
-          <t>JA5</t>
-[...2 lines deleted...]
-      <c r="E105" s="9"/>
+          <t>C2</t>
+        </is>
+      </c>
+      <c r="E105" s="9" t="inlineStr">
+        <is>
+          <t>PG (PM) WEB</t>
+        </is>
+      </c>
       <c r="F105" s="9"/>
       <c r="G105" s="8" t="inlineStr">
         <is>
-          <t>yanteh@jmg.gov.my</t>
+          <t>patrick@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="106" ht="20" customHeight="1">
       <c r="A106" s="9">
         <v>76</v>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
           <t>PRIELLY IRVINE PETER</t>
         </is>
       </c>
       <c r="C106" s="8" t="inlineStr">
         <is>
           <t>PELUKIS PELAN</t>
         </is>
       </c>
       <c r="D106" s="9" t="inlineStr">
         <is>
           <t>JA1</t>
         </is>
       </c>
       <c r="E106" s="9"/>
       <c r="F106" s="9"/>
       <c r="G106" s="8" t="inlineStr">
@@ -2671,51 +2687,51 @@
     </row>
     <row r="107" ht="19" customHeight="1">
       <c r="A107" s="7" t="inlineStr">
         <is>
           <t>PENGURUSAN DATA/RANGKAIAN</t>
         </is>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="7"/>
       <c r="D107" s="7"/>
       <c r="E107" s="7"/>
       <c r="F107" s="7"/>
       <c r="G107" s="7"/>
     </row>
     <row r="108" ht="20" customHeight="1">
       <c r="A108" s="9">
         <v>77</v>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>LENA ANGGIE</t>
         </is>
       </c>
       <c r="C108" s="8" t="inlineStr">
         <is>
-          <t>PEGAWAI TEKNOLOGI MAKLUMAT KANAN</t>
+          <t>PEGAWAI TEKNOLOGI MAKLUMAT</t>
         </is>
       </c>
       <c r="D108" s="9" t="inlineStr">
         <is>
           <t>F10</t>
         </is>
       </c>
       <c r="E108" s="9"/>
       <c r="F108" s="9"/>
       <c r="G108" s="8" t="inlineStr">
         <is>
           <t>lena.anggie@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="109" ht="20" customHeight="1">
       <c r="A109" s="9">
         <v>78</v>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
           <t>MOHD HISHAM BIN ABD DOR</t>
         </is>
       </c>
       <c r="C109" s="8" t="inlineStr">
@@ -2737,68 +2753,68 @@
       <c r="G109" s="8" t="inlineStr">
         <is>
           <t>hishamict@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="110" ht="19" customHeight="1">
       <c r="A110" s="7" t="inlineStr">
         <is>
           <t>PERPUSTAKAAN</t>
         </is>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="7"/>
       <c r="D110" s="7"/>
       <c r="E110" s="7"/>
       <c r="F110" s="7"/>
       <c r="G110" s="7"/>
     </row>
     <row r="111" ht="20" customHeight="1">
       <c r="A111" s="9">
         <v>79</v>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>SURIANI BINTI RAMLEE</t>
+          <t>DAYANG MUSLIHA BINTI MOHD RALBI</t>
         </is>
       </c>
       <c r="C111" s="8" t="inlineStr">
         <is>
           <t>PEMBANTU PUSTAKAWAN</t>
         </is>
       </c>
       <c r="D111" s="9" t="inlineStr">
         <is>
           <t>S2</t>
         </is>
       </c>
       <c r="E111" s="9"/>
       <c r="F111" s="9"/>
       <c r="G111" s="8" t="inlineStr">
         <is>
-          <t>suriani@jmg.gov.my</t>
+          <t>dygmusliha@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="112" ht="20" customHeight="1">
       <c r="A112" s="9">
         <v>80</v>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
           <t>MISON BIN AJUM</t>
         </is>
       </c>
       <c r="C112" s="8" t="inlineStr">
         <is>
           <t>PEGAWAI GEOSAINS</t>
         </is>
       </c>
       <c r="D112" s="9" t="inlineStr">
         <is>
           <t>C10</t>
         </is>
       </c>
       <c r="E112" s="9"/>
       <c r="F112" s="9"/>
       <c r="G112" s="8" t="inlineStr">
@@ -2897,417 +2913,502 @@
     </row>
     <row r="117" ht="19" customHeight="1">
       <c r="A117" s="7" t="inlineStr">
         <is>
           <t>PENTADBIRAN</t>
         </is>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="7"/>
       <c r="D117" s="7"/>
       <c r="E117" s="7"/>
       <c r="F117" s="7"/>
       <c r="G117" s="7"/>
     </row>
     <row r="118" ht="20" customHeight="1">
       <c r="A118" s="9">
         <v>83</v>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
           <t>NOOR AZMAH BINTI AJAMAIN</t>
         </is>
       </c>
       <c r="C118" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>KETUA PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D118" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E118" s="9"/>
       <c r="F118" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G118" s="8" t="inlineStr">
         <is>
           <t>noorazmah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="119" ht="20" customHeight="1">
       <c r="A119" s="9">
         <v>84</v>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
           <t>NOORLIAH BINTI TALASOI</t>
         </is>
       </c>
       <c r="C119" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D119" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E119" s="9"/>
       <c r="F119" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G119" s="8" t="inlineStr">
         <is>
           <t>noorliah@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="120" ht="20" customHeight="1">
       <c r="A120" s="9">
         <v>85</v>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
           <t>NURAINA BINTI BANGSA</t>
         </is>
       </c>
       <c r="C120" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D120" s="9" t="inlineStr">
         <is>
           <t>N2</t>
         </is>
       </c>
       <c r="E120" s="9"/>
       <c r="F120" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G120" s="8" t="inlineStr">
         <is>
           <t>nuraina@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="121" ht="20" customHeight="1">
       <c r="A121" s="9">
         <v>86</v>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
           <t>SABRINA PHILIP</t>
         </is>
       </c>
       <c r="C121" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D121" s="9" t="inlineStr">
         <is>
           <t>N1</t>
         </is>
       </c>
       <c r="E121" s="9"/>
       <c r="F121" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G121" s="8" t="inlineStr">
         <is>
           <t>sabrina@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="122" ht="20" customHeight="1">
       <c r="A122" s="9">
         <v>87</v>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
           <t>VIRONICA GOSIPIN</t>
         </is>
       </c>
       <c r="C122" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU TADBIR (PERKERANIAN DAN OPERASI)</t>
         </is>
       </c>
       <c r="D122" s="9" t="inlineStr">
         <is>
           <t>N1</t>
         </is>
       </c>
       <c r="E122" s="9"/>
       <c r="F122" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G122" s="8" t="inlineStr">
         <is>
           <t>vironica.gosipin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="123" ht="20" customHeight="1">
       <c r="A123" s="9">
         <v>88</v>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>DELSON DAVID</t>
+          <t>MOHAMMAD AZROL BIN MOHAMMAD HANAFFI</t>
         </is>
       </c>
       <c r="C123" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D123" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E123" s="9"/>
+      <c r="E123" s="9" t="inlineStr">
+        <is>
+          <t>PKA (KP) P 1</t>
+        </is>
+      </c>
       <c r="F123" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G123" s="8" t="inlineStr">
         <is>
-          <t>delson.david@jmg.gov.my</t>
+          <t>azrol@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="124" ht="20" customHeight="1">
       <c r="A124" s="9">
         <v>89</v>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
           <t>DHARMIN BIN MUAIYAD</t>
         </is>
       </c>
       <c r="C124" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D124" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E124" s="9"/>
+      <c r="E124" s="9" t="inlineStr">
+        <is>
+          <t>PKA (KP) P 2</t>
+        </is>
+      </c>
       <c r="F124" s="9" t="inlineStr">
         <is>
           <t>209</t>
         </is>
       </c>
       <c r="G124" s="8" t="inlineStr">
         <is>
           <t>dharmin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="125" ht="20" customHeight="1">
       <c r="A125" s="9">
         <v>90</v>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
           <t>FIQRIA HAZIQ AHYAI ABDULLAH</t>
         </is>
       </c>
       <c r="C125" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D125" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E125" s="9"/>
+      <c r="E125" s="9" t="inlineStr">
+        <is>
+          <t>PKA (KP) P 3</t>
+        </is>
+      </c>
       <c r="F125" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G125" s="8" t="inlineStr">
         <is>
           <t>fiqria.haziq@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="126" ht="20" customHeight="1">
       <c r="A126" s="9">
         <v>91</v>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>JAY JAY CHRISTOPHER BIN JUNI</t>
+          <t>JORIN BIN JUARY</t>
         </is>
       </c>
       <c r="C126" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMBANTU KHIDMAT AM</t>
         </is>
       </c>
       <c r="D126" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E126" s="9"/>
+      <c r="E126" s="9" t="inlineStr">
+        <is>
+          <t>PKA (KP) P 6</t>
+        </is>
+      </c>
       <c r="F126" s="9" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>204</t>
         </is>
       </c>
       <c r="G126" s="8" t="inlineStr">
         <is>
-          <t>jaychristopher.juni@jmg.gov.my</t>
+          <t>jorin@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="127" ht="20" customHeight="1">
       <c r="A127" s="9">
         <v>92</v>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>JORIN BIN JUARY</t>
+          <t>DELSON DAVID</t>
         </is>
       </c>
       <c r="C127" s="8" t="inlineStr">
         <is>
-          <t>PEMBANTU TADBIR (P/O)</t>
+          <t>PEMANDU KENDERAAN</t>
         </is>
       </c>
       <c r="D127" s="9" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="E127" s="9"/>
       <c r="F127" s="9" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="G127" s="8" t="inlineStr">
         <is>
-          <t>jorin@jmg.gov.my</t>
+          <t>delson.david@jmg.gov.my</t>
         </is>
       </c>
     </row>
     <row r="128" ht="20" customHeight="1">
       <c r="A128" s="9">
         <v>93</v>
       </c>
-      <c r="B128" s="8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D128" s="9" t="inlineStr">
+      <c r="B128" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C128" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D128" s="11" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
-      <c r="E128" s="9"/>
-[...9 lines deleted...]
-      </c>
+      <c r="E128" s="11"/>
+      <c r="F128" s="11"/>
+      <c r="G128" s="8"/>
     </row>
     <row r="129" ht="20" customHeight="1">
       <c r="A129" s="9">
         <v>94</v>
       </c>
-      <c r="B129" s="8" t="inlineStr">
+      <c r="B129" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C129" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D129" s="11" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E129" s="11"/>
+      <c r="F129" s="11"/>
+      <c r="G129" s="8"/>
+    </row>
+    <row r="130" ht="20" customHeight="1">
+      <c r="A130" s="9">
+        <v>95</v>
+      </c>
+      <c r="B130" s="10" t="inlineStr">
+        <is>
+          <t>JAWATAN KOSONG</t>
+        </is>
+      </c>
+      <c r="C130" s="10" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D130" s="11" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E130" s="11"/>
+      <c r="F130" s="11"/>
+      <c r="G130" s="8"/>
+    </row>
+    <row r="131" ht="20" customHeight="1">
+      <c r="A131" s="9">
+        <v>96</v>
+      </c>
+      <c r="B131" s="8" t="inlineStr">
+        <is>
+          <t>JAY JAY CHRISTOPHER BIN JUNI</t>
+        </is>
+      </c>
+      <c r="C131" s="8" t="inlineStr">
+        <is>
+          <t>PEMBANTU KHIDMAT AM</t>
+        </is>
+      </c>
+      <c r="D131" s="9" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="E131" s="9"/>
+      <c r="F131" s="9" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="G131" s="8" t="inlineStr">
+        <is>
+          <t>jaychristopher.juni@jmg.gov.my</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="20" customHeight="1">
+      <c r="A132" s="9">
+        <v>97</v>
+      </c>
+      <c r="B132" s="8" t="inlineStr">
         <is>
           <t>JAMALIAH BINTI MATRIH</t>
         </is>
       </c>
-      <c r="C129" s="8" t="inlineStr">
+      <c r="C132" s="8" t="inlineStr">
         <is>
           <t>PENOLONG PEGAWAI TADBIR</t>
         </is>
       </c>
-      <c r="D129" s="9" t="inlineStr">
+      <c r="D132" s="9" t="inlineStr">
         <is>
           <t>N5</t>
         </is>
       </c>
-      <c r="E129" s="9"/>
-[...1 lines deleted...]
-      <c r="G129" s="8" t="inlineStr">
+      <c r="E132" s="9"/>
+      <c r="F132" s="9"/>
+      <c r="G132" s="8" t="inlineStr">
         <is>
           <t>jamaliah.matrih@jmg.gov.my</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="33">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A11:G11"/>
-    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A16:G16"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A35:G35"/>
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A58:G58"/>
     <mergeCell ref="A61:G61"/>
     <mergeCell ref="A62:G62"/>
     <mergeCell ref="A70:G70"/>
     <mergeCell ref="A77:G77"/>
     <mergeCell ref="A84:G84"/>
     <mergeCell ref="A85:G85"/>
     <mergeCell ref="A88:G88"/>
     <mergeCell ref="A91:G91"/>
     <mergeCell ref="A95:G95"/>
     <mergeCell ref="A98:G98"/>
     <mergeCell ref="A100:G100"/>
     <mergeCell ref="A101:G101"/>
     <mergeCell ref="A107:G107"/>
     <mergeCell ref="A110:G110"/>
     <mergeCell ref="A113:G113"/>
     <mergeCell ref="A114:G114"/>
     <mergeCell ref="A117:G117"/>